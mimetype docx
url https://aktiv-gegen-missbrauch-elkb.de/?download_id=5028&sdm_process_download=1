--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -1,2353 +1,1118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3BB92631" w14:textId="505F8929" w:rsidR="008E71CA" w:rsidRPr="00B02FD2" w:rsidRDefault="00B02FD2" w:rsidP="00B02FD2">
+    <w:p w14:paraId="5BDC8B1C" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Aufgabenbeschreibungen für Präventionsbeauftragte im Umgang mit sexualisierter Gewalt in der ELKB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D19E91" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BD0202" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:t>Beauftragung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4802DEB1" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="48FAE8B6" w14:textId="77777777" w:rsidR="005920C6" w:rsidRPr="007577F4" w:rsidRDefault="005920C6" w:rsidP="003F2A01">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jedes Dekanat, jede Einrichtung (ggf. in Kooperation) ist dauerhaft verpflichtet eine*n Präventionsbeauftrage*n zu benennen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31260F95" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geeignete Personen sowie deren Vertreter*innen werden durch die Leitung des Trägers benannt. Auf kirchlicher Ebene empfehlen wir, die*den Beauftragten durch die Gesamtkonferenz (früher erweiterte Pfarrkonferenz) zu wählen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C309475" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Beauftragung ist im Dienstumfang zu berücksichtigen, ähnlich wie bei Dekanatsjugendpfarrer*innen. Dies setzt die Besetzung durch haupt- bzw. nebenberufliche Personen voraus. Darüber hinaus können auch besonders geeignete Ehrenamtliche für diese Aufgabe gewählt und berufen werden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBC115E" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eine Teilnahme an Konferenzen der Hauptberuflichen ist vorzusehen. Idealerweise ist zu empfehlen, diese Position von einer EA und HB im Tandem zu besetzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF2F3DA" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0681CE96" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:t>Rechtliche Stellung von</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:t>Präventionsbeauftragten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDF028B" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Im Rahmen der Erfüllung ihrer Tätigkeiten sind Präventionsbeauftragte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>unabhängig</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und nicht an Weisungen der beauftragenden Stelle und/oder Dienstvorgesetzten gebunden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52717539" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="10D4C61A" w14:textId="77777777" w:rsidR="00B02FD2" w:rsidRPr="00B02FD2" w:rsidRDefault="00634A95" w:rsidP="00B02FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Die Träger sind verpflichtet, ihnen die ungehinderte Wahrnehmung ihrer Aufgaben zu ermöglichen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AAE6AB" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68601B97" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:t>Anforderungsprofil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0F5828" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:t>fachliche Qualifizierung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B5CA60" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nach ihrer Benennung müssen die Präventionsbeauftragten im Zeitraum ihres ersten Tätigkeitsjahres an einem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Einführungsseminar für Präventionsbeauftragte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teilnehmen sowie fortlaufend jährlich an einem Fachtag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E21A887" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Das Einführungsseminar und die jährlich stattfindenden Fachtage werden von der Fachstelle angeboten, die ebenso eine allgemeine Vernetzung der Präventionsbeauftragten organisiert und unterstützt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4B3336" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Darüber hinaus müssen sie die Möglichkeit haben an den regelmäßigen Vernetzungstreffen, die durch die Fachstelle angeboten werden, teilzunehmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF8753B" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B657BE" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F50B884" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:lastRenderedPageBreak/>
+        <w:t>Persönliche Eignung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C3650A" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pBdr>
-[...199 lines deleted...]
-    <w:p w14:paraId="38913C6E" w14:textId="77777777" w:rsidR="00DF7220" w:rsidRPr="00BD581D" w:rsidRDefault="0000731E" w:rsidP="00BD581D">
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keine Berührungsängste mit dem Thema Sexualität und sexualisierter Gewalt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6107F63D" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pBdr>
-[...49 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...98 lines deleted...]
-    <w:p w14:paraId="1F725314" w14:textId="77777777" w:rsidR="00770A5F" w:rsidRPr="00BD581D" w:rsidRDefault="00666BA2" w:rsidP="00BD581D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sprachfähigkeit zum Thema Sexualität und sexualisierter Gewalt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097E788D" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pBdr>
-[...174 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...57 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Freundliche Beharrlichkeit für das Thema einzustehen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5428F6B5" w14:textId="77777777" w:rsidR="00666BA2" w:rsidRDefault="00666BA2" w:rsidP="00666BA2">
-[...133 lines deleted...]
-    <w:p w14:paraId="2921E997" w14:textId="77777777" w:rsidR="00F87026" w:rsidRPr="00BD581D" w:rsidRDefault="00B76B09" w:rsidP="00BD581D">
+    <w:p w14:paraId="53E36C66" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pBdr>
-[...51 lines deleted...]
-    <w:p w14:paraId="64D1D818" w14:textId="77777777" w:rsidR="00AB2134" w:rsidRPr="00BD581D" w:rsidRDefault="00AB2134" w:rsidP="00BD581D">
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Einblick in und Vertrautheit mit kirchliche/n Strukturen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C26137" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
-[...302 lines deleted...]
-    <w:p w14:paraId="42DAD29E" w14:textId="77777777" w:rsidR="006C3591" w:rsidRPr="00BD581D" w:rsidRDefault="0000731E" w:rsidP="00BD581D">
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bewusstsein, Teil der ELKB zu sein und die Kirche auch nach außen zu vertreten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1864DA" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Psychische Stabilität</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E1F24A" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bereitschaft zur eigenen Weiterbildung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B18B45C" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCBFF18" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD581D">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:t>Aufgabenfeld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5606151B" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:t>Grundlage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4264A166" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Präventionsbeauftragte müssen sich gut in der konkreten kirchlichen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Struktur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vor Ort auskennen bzw. sich diesbezüglich rasch einarbeiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299091CF" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sie machen sich außerdem mit den regional zuständigen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>haupt- und ehrenamtlichen Mitarbeitenden bekannt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A367E2E" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Kontaktdaten der Präventionsbeauftragten werden an die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Fachstelle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gemeldet. Die Präventionsbeauftragten sind über ihre Kontaktdaten zu erreichen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0793653C" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sie müssen mit der Fachstelle vernetzt sein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9F5CF4" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BDD249" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
         <w:t>Einsatzbereich</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCEC6E5" w14:textId="34950A0F" w:rsidR="00691CB0" w:rsidRDefault="006C3591" w:rsidP="003E2BFE">
+    <w:p w14:paraId="35390599" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="1AB134AE" w14:textId="77777777" w:rsidR="00BD581D" w:rsidRPr="007577F4" w:rsidRDefault="00BD581D" w:rsidP="003E2BFE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Größe des Einsatzbereiches ist in der Regel der Dekanatsbezirk. Wünschenswert ist in großen Dekanaten, die Betreuung innerhalb von Regionen (wie Augsburg) oder Prodekanaten (wie Nürnberg). Darüber hinaus kann sich das Gebiet aber auch auf ein Arbeitsfeld und/oder Einrichtung beziehen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67989892" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="52D2BDCF" w14:textId="3B34B0CE" w:rsidR="003E2BFE" w:rsidRPr="00DF7220" w:rsidRDefault="0081621B" w:rsidP="00DF7220">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6421F8A5" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:t>Aufgaben der Präventionsbeauftragten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064CC975" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...62 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sie tragen dafür Sorge, dass die Umsetzung und kontinuierliche Weiterentwicklung der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Schutzkonzepte </w:t>
       </w:r>
-      <w:r w:rsidR="0000731E" w:rsidRPr="00BD581D">
-[...42 lines deleted...]
-    <w:p w14:paraId="79C89393" w14:textId="2F720455" w:rsidR="0004784F" w:rsidRPr="00DF7220" w:rsidRDefault="006B097E" w:rsidP="00DF7220">
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zur Prävention sexualisierter Gewalt dauerhaft im Blick bleibt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD9361D" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sie kennen den </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interventionsleitfaden</w:t>
       </w:r>
-      <w:r w:rsidR="0081621B" w:rsidRPr="00DF7220">
-[...144 lines deleted...]
-    <w:p w14:paraId="1ED26564" w14:textId="77777777" w:rsidR="0004784F" w:rsidRPr="00DF7220" w:rsidRDefault="005E3B76" w:rsidP="00DF7220">
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (im besten Fall sind sie an der Erarbeitung beteiligt) und achten darauf, dass die im eigenen Schutzkonzept festgeschriebenen Kontaktdaten des Interventionsteams aktuell bleiben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FDE19C" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sie sorgen dafür, dass den Mitarbeitenden der Kirche die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Meldewege</w:t>
       </w:r>
-      <w:r w:rsidR="00CF4078" w:rsidRPr="00DF7220">
-[...88 lines deleted...]
-    <w:p w14:paraId="505C20DD" w14:textId="70CDDBA5" w:rsidR="00D105B8" w:rsidRDefault="00D105B8" w:rsidP="00DF7220">
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dienstweg, direkter Weg zur Meldestelle) und zuständige Stellen, wie z.B. Jugendamt oder Ansprechperson, bekannt sind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC4E6CD" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Präventionsbeauftragte sind Mitglied im Interventionsteam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088871E4" w14:textId="28C05386" w:rsidR="0081621B" w:rsidRPr="00DF7220" w:rsidRDefault="4D26C096" w:rsidP="00DF7220">
+    <w:p w14:paraId="7BD72B19" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Präventionsbeauftragte sind verpflichtet, im Falle </w:t>
       </w:r>
-      <w:r w:rsidRPr="24979CF4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eigener Befangenheit</w:t>
       </w:r>
-      <w:r w:rsidRPr="24979CF4">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> darauf hinzuweisen und für eine alternative Vorgehensweise Sorge zu tragen (z.B. Präventionsbeauftragte Nachbardekanat)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7585F305" w14:textId="634EB7C1" w:rsidR="00D06B8F" w:rsidRPr="00DF7220" w:rsidRDefault="6AB6AFAF" w:rsidP="00DF7220">
+    <w:p w14:paraId="089D5C31" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E66BE4" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zudem sollen sie </w:t>
       </w:r>
-      <w:r w:rsidRPr="24979CF4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Beratungs-, Informations- und Fortbildungsangebote</w:t>
       </w:r>
-      <w:r w:rsidR="54A5092E" w:rsidRPr="24979CF4">
-[...97 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> initiieren. Dafür können sie Multiplikator*innen buchen, und Fach- (beratungs)stellen vor Ort einbinden. Es wird darauf geachtet, dass alle Hauptberuflichen und Ehrenamtlichen regelmäßig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>geschult</w:t>
       </w:r>
-      <w:r w:rsidRPr="24979CF4">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC8F3B0" w14:textId="33122B3F" w:rsidR="000304E9" w:rsidRPr="00DF7220" w:rsidRDefault="000304E9" w:rsidP="00DF7220">
+    <w:p w14:paraId="7DC5C41E" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Für die Präventionsbeauftragten im Bereich der Landeskirche gilt darüber hinaus, dass sie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF7220">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NICHT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF7220">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> automatisch im Sinne des 4-Augen-Prinzips bei </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF7220">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Verdachtsfällen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF7220">
-[...32 lines deleted...]
-    <w:p w14:paraId="6E397DED" w14:textId="77777777" w:rsidR="0081621B" w:rsidRPr="00DF7220" w:rsidRDefault="00F87026" w:rsidP="00DF7220">
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beratend hinzugezogen werden müssen. Präventionsbeauftragte beraten dahingehend, sich bei der Meldestelle Hilfe zu holen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2701BF3E" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Auf Anfrage können sie den Prozess der </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF7220">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Erstellung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF7220">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
-      <w:r w:rsidR="00523058" w:rsidRPr="00DF7220">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>individuellen/passgenauen Schutzkonzepts</w:t>
       </w:r>
-      <w:r w:rsidR="0081621B" w:rsidRPr="00DF7220">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> begleiten und beraten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA0E8E1" w14:textId="072E2FE3" w:rsidR="003649B4" w:rsidRPr="007577F4" w:rsidRDefault="00F87026" w:rsidP="00DF7220">
+    <w:p w14:paraId="0912693F" w14:textId="77777777" w:rsidR="00315ADA" w:rsidRPr="00DC125A" w:rsidRDefault="00315ADA" w:rsidP="00315ADA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Verantwortung für die Erstellung des Schutzkonzepts und die Bereitstellung aktueller Kontaktdaten des Interventionsteams, der Ansprechpersonen usw. liegt beim </w:t>
       </w:r>
-      <w:r w:rsidRPr="007577F4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Rotis Semi Sans 55" w:hAnsi="Rotis Semi Sans 55"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Leitungsverantwortlichen</w:t>
       </w:r>
-      <w:r w:rsidRPr="007577F4">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00DC125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64994FC8" w14:textId="77777777" w:rsidR="00F87026" w:rsidRPr="007577F4" w:rsidRDefault="00F87026" w:rsidP="003F2A01">
-[...22 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:p w14:paraId="2FEE397C" w14:textId="77777777" w:rsidR="00621C53" w:rsidRDefault="00621C53" w:rsidP="00621C53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00621C53">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="613F0882" w14:textId="77777777" w:rsidR="00E57B2F" w:rsidRDefault="00E57B2F" w:rsidP="002E0D00">
+    <w:p w14:paraId="2636008A" w14:textId="77777777" w:rsidR="00111AAA" w:rsidRDefault="00111AAA" w:rsidP="009068E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2218B594" w14:textId="77777777" w:rsidR="00E57B2F" w:rsidRDefault="00E57B2F" w:rsidP="002E0D00">
+    <w:p w14:paraId="4B88D2E4" w14:textId="77777777" w:rsidR="00111AAA" w:rsidRDefault="00111AAA" w:rsidP="009068E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FEDB9EF" w14:textId="2EEE6E71" w:rsidR="002E0D00" w:rsidRDefault="00E748B5" w:rsidP="00E748B5">
+  <w:p w14:paraId="6921E723" w14:textId="0E06224E" w:rsidR="009068E5" w:rsidRDefault="009068E5" w:rsidP="009068E5">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="5B9BD5" w:themeColor="accent1"/>
-        <w:lang w:eastAsia="de-DE"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C5ECA2D" wp14:editId="7B7EF0E4">
+          <wp:extent cx="2368069" cy="659710"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:docPr id="3" name="Grafik 3" descr="Ein Bild, das Text enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Grafik 3" descr="Ein Bild, das Text enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2424759" cy="675503"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="4472C4" w:themeColor="accent1"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55DA4E49" wp14:editId="32FA20CF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0814AAE4" wp14:editId="1BEC9538">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7364730" cy="9528810"/>
               <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
               <wp:wrapNone/>
               <wp:docPr id="452" name="Rechteck 452"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7364730" cy="9528810"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2371,278 +1136,158 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>95000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>95000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:rect id="Rechteck 452" style="position:absolute;margin-left:0;margin-top:0;width:579.9pt;height:750.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:950;mso-height-percent:950;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:page;mso-width-percent:950;mso-height-percent:950;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#747070 [1614]" strokeweight="1.25pt" w14:anchorId="1F29283E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaVibxjgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGyEQvVfqPyDuzdqOHTtW1pGVKFWl&#10;NLGaVDljFrwrAUMBe+1+fQdYr6M0aqWqPqyBmXmPeczM1fVeK7ITzjdgSjo8G1AiDIeqMZuSfn++&#10;+zSjxAdmKqbAiJIehKfXi48frlo7FyOoQVXCEQQxft7aktYh2HlReF4LzfwZWGHQKMFpFnDrNkXl&#10;WIvoWhWjweCiaMFV1gEX3uPpbTbSRcKXUvDwKKUXgaiS4t1C+rr0Xcdvsbhi841jtm54dw32D7fQ&#10;rDFI2kPdssDI1jW/QemGO/AgwxkHXYCUDRcpB8xmOHiTzVPNrEi5oDje9jL5/wfLH3ZPduVQhtb6&#10;ucdlzGIvnY7/eD+yT2IderHEPhCOh9Pzi/H0HDXlaLucjGazYZKzOIVb58NnAZrERUkdvkYSie3u&#10;fUBKdD26RDYDd41S6UWUIS2W02Q2naQID6qpojX6peIQN8qRHcNnXW9GyUdt9Veo8tlkgL/4uEjR&#10;u+fdCQltyuDhKfO0CgclIo0y34QkTYW5ZoIeKHMwzoUJw3y/mlXib9QJMCJLTKTH7gBiwZ9yOmLn&#10;DDr/GCpSTffBg8z+p+A+IjGDCX2wbgy49wAUZtUxZ/+jSFmaqNIaqsPKEQe5o7zldw0+8j3zYcUc&#10;thAWBo6F8IgfqQAfE7oVJTW4n++dR3+sbLRS0mJLltT/2DInKFFfDNb85XA8jj2cNuPJdIQb99qy&#10;fm0xW30DWB5DHECWp2X0D+q4lA70C06PZWRFEzMcuUvKgztubkIeFTh/uFgukxv2rWXh3jxZHsGj&#10;qrGIn/cvzNmu0gM2yQMc25fN3xR89o2RBpbbALJJ3XDStdMbez7VbDef4lB5vU9epym6+AUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI3L74rcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I&#10;/IfISNxYOqSi0TWdKgYHOIAoTFy91ksrGqc02Vb+PR4XuFi2nvXe9/LV5Hp1oDF0ng3MZwko4to3&#10;HVsD728PVwtQISI32HsmA98UYFWcn+WYNf7Ir3SoolViwiFDA22MQ6Z1qFtyGGZ+IBZt50eHUc7R&#10;6mbEo5i7Xl8nyY122LEktDjQXUv1Z7V3BtZ1WdrHr/t1tfh4eQpoN8lzujHm8mIql6AiTfHvGU74&#10;gg6FMG39npugegNSJP7OkzZPb6XHVrZUQkEXuf7PX/wAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAmlYm8Y4CAACNBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAjcvvitwAAAAHAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="59CFDC0E">
+            <v:rect id="Rechteck 452" style="position:absolute;margin-left:0;margin-top:0;width:579.9pt;height:750.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:950;mso-height-percent:950;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:page;mso-width-percent:950;mso-height-percent:950;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#747070 [1614]" strokeweight="1.25pt" w14:anchorId="0425ECD8" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaVibxjgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGyEQvVfqPyDuzdqOHTtW1pGVKFWl&#10;NLGaVDljFrwrAUMBe+1+fQdYr6M0aqWqPqyBmXmPeczM1fVeK7ITzjdgSjo8G1AiDIeqMZuSfn++&#10;+zSjxAdmKqbAiJIehKfXi48frlo7FyOoQVXCEQQxft7aktYh2HlReF4LzfwZWGHQKMFpFnDrNkXl&#10;WIvoWhWjweCiaMFV1gEX3uPpbTbSRcKXUvDwKKUXgaiS4t1C+rr0Xcdvsbhi841jtm54dw32D7fQ&#10;rDFI2kPdssDI1jW/QemGO/AgwxkHXYCUDRcpB8xmOHiTzVPNrEi5oDje9jL5/wfLH3ZPduVQhtb6&#10;ucdlzGIvnY7/eD+yT2IderHEPhCOh9Pzi/H0HDXlaLucjGazYZKzOIVb58NnAZrERUkdvkYSie3u&#10;fUBKdD26RDYDd41S6UWUIS2W02Q2naQID6qpojX6peIQN8qRHcNnXW9GyUdt9Veo8tlkgL/4uEjR&#10;u+fdCQltyuDhKfO0CgclIo0y34QkTYW5ZoIeKHMwzoUJw3y/mlXib9QJMCJLTKTH7gBiwZ9yOmLn&#10;DDr/GCpSTffBg8z+p+A+IjGDCX2wbgy49wAUZtUxZ/+jSFmaqNIaqsPKEQe5o7zldw0+8j3zYcUc&#10;thAWBo6F8IgfqQAfE7oVJTW4n++dR3+sbLRS0mJLltT/2DInKFFfDNb85XA8jj2cNuPJdIQb99qy&#10;fm0xW30DWB5DHECWp2X0D+q4lA70C06PZWRFEzMcuUvKgztubkIeFTh/uFgukxv2rWXh3jxZHsGj&#10;qrGIn/cvzNmu0gM2yQMc25fN3xR89o2RBpbbALJJ3XDStdMbez7VbDef4lB5vU9epym6+AUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI3L74rcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I&#10;/IfISNxYOqSi0TWdKgYHOIAoTFy91ksrGqc02Vb+PR4XuFi2nvXe9/LV5Hp1oDF0ng3MZwko4to3&#10;HVsD728PVwtQISI32HsmA98UYFWcn+WYNf7Ir3SoolViwiFDA22MQ6Z1qFtyGGZ+IBZt50eHUc7R&#10;6mbEo5i7Xl8nyY122LEktDjQXUv1Z7V3BtZ1WdrHr/t1tfh4eQpoN8lzujHm8mIql6AiTfHvGU74&#10;gg6FMG39npugegNSJP7OkzZPb6XHVrZUQkEXuf7PX/wAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAmlYm8Y4CAACNBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAjcvvitwAAAAHAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...112 lines deleted...]
-      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1455997E" w14:textId="77777777" w:rsidR="00E57B2F" w:rsidRDefault="00E57B2F" w:rsidP="002E0D00">
+    <w:p w14:paraId="2FC65E07" w14:textId="77777777" w:rsidR="00111AAA" w:rsidRDefault="00111AAA" w:rsidP="009068E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79080631" w14:textId="77777777" w:rsidR="00E57B2F" w:rsidRDefault="00E57B2F" w:rsidP="002E0D00">
+    <w:p w14:paraId="144A219E" w14:textId="77777777" w:rsidR="00111AAA" w:rsidRDefault="00111AAA" w:rsidP="009068E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B12E522" w14:textId="16C7F8F3" w:rsidR="00DF7220" w:rsidRDefault="00E748B5" w:rsidP="00E748B5">
+  <w:p w14:paraId="7A161AF7" w14:textId="1315CBFB" w:rsidR="009068E5" w:rsidRDefault="009068E5" w:rsidP="009068E5">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10A63C5A" wp14:editId="2183E21F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="463F25EA" wp14:editId="1E4EE354">
           <wp:extent cx="2878538" cy="612158"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Grafik 2" descr="Ein Bild, das Text, Clipart enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Grafik 2" descr="Ein Bild, das Text, Clipart enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2909837" cy="618814"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3EED0213" w14:textId="77777777" w:rsidR="00DF7220" w:rsidRDefault="00DF7220">
-[...3 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02715288"/>
+    <w:nsid w:val="09732477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BED4472E"/>
+    <w:tmpl w:val="5C825104"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
@@ -2709,163 +1354,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5F6A85"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E724BF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08C6FB14"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2934,200 +1466,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28810D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B12C59DE"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3196,1051 +1579,735 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E536938"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96A248DE"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353D250C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D100833A"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FCB4660"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:nsid w:val="6AB61807"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04022864"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...104 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35D852D4"/>
+    <w:nsid w:val="79812147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D16CC7AE"/>
-[...9 lines deleted...]
-        <w:color w:val="FF0000"/>
+    <w:tmpl w:val="CB96E626"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC3791A"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:nsid w:val="79852B30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F41EE9C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...104 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...347 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1382287573">
+  <w:num w:numId="1" w16cid:durableId="624238706">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1016271339">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="778791090">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1611933902">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="511725963">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1174301448">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="6" w16cid:durableId="1485390221">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1905794248">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="2063357513">
+  <w:num w:numId="7" w16cid:durableId="1174301448">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1563714005">
+  <w:num w:numId="8" w16cid:durableId="2063357513">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="95"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009D7AA8"/>
-[...207 lines deleted...]
-    <w:rsid w:val="7717B9BE"/>
+    <w:rsidRoot w:val="00DE6D46"/>
+    <w:rsid w:val="000200AC"/>
+    <w:rsid w:val="00041E11"/>
+    <w:rsid w:val="000A2647"/>
+    <w:rsid w:val="000F6331"/>
+    <w:rsid w:val="00111AAA"/>
+    <w:rsid w:val="00120C7C"/>
+    <w:rsid w:val="001B1793"/>
+    <w:rsid w:val="001B3861"/>
+    <w:rsid w:val="00230A64"/>
+    <w:rsid w:val="00315ADA"/>
+    <w:rsid w:val="003F04F0"/>
+    <w:rsid w:val="0043371E"/>
+    <w:rsid w:val="00520427"/>
+    <w:rsid w:val="00572F0E"/>
+    <w:rsid w:val="00621C53"/>
+    <w:rsid w:val="006337B7"/>
+    <w:rsid w:val="0066794A"/>
+    <w:rsid w:val="006A3A3A"/>
+    <w:rsid w:val="006E6C95"/>
+    <w:rsid w:val="00710D42"/>
+    <w:rsid w:val="007C055A"/>
+    <w:rsid w:val="007C5944"/>
+    <w:rsid w:val="007F0D74"/>
+    <w:rsid w:val="008761D8"/>
+    <w:rsid w:val="00881869"/>
+    <w:rsid w:val="009068E5"/>
+    <w:rsid w:val="009778C0"/>
+    <w:rsid w:val="009A2268"/>
+    <w:rsid w:val="00A02BD2"/>
+    <w:rsid w:val="00A35A85"/>
+    <w:rsid w:val="00A86B32"/>
+    <w:rsid w:val="00C32FD8"/>
+    <w:rsid w:val="00C57D55"/>
+    <w:rsid w:val="00CB33E5"/>
+    <w:rsid w:val="00CB530E"/>
+    <w:rsid w:val="00D54A14"/>
+    <w:rsid w:val="00D846BE"/>
+    <w:rsid w:val="00DE6D46"/>
+    <w:rsid w:val="00EF2A07"/>
+    <w:rsid w:val="00F42DC4"/>
+    <w:rsid w:val="00F528FE"/>
+    <w:rsid w:val="59B12D96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="77F6094D"/>
+  <w14:docId w14:val="37B280E5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8BB0D97D-B020-47C1-B965-B88DFF615FD0}"/>
+  <w15:docId w15:val="{9958A697-AAAF-4463-B4D6-7A6DF6A387B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4598,257 +2665,298 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF7220"/>
+    <w:rsid w:val="00DE6D46"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006337B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00520427"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
-[...39 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E0D00"/>
+    <w:rsid w:val="009068E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002E0D00"/>
+    <w:rsid w:val="009068E5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E0D00"/>
+    <w:rsid w:val="009068E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002E0D00"/>
+    <w:rsid w:val="009068E5"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
-[...6 lines deleted...]
-    <w:rsid w:val="00496DDE"/>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A86B32"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00621C53"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
-    <w:name w:val="Kommentartext Zchn"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:link w:val="Kommentartext"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00496DDE"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00621C53"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00496DDE"/>
+    <w:link w:val="berschrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006337B7"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00520427"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000F6331"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
@@ -5048,79 +3156,71 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee2179c8-98d5-41fc-86a5-8c6c5759cba3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A4A4C0A33C13314D81531D9E19C6D7F8" ma:contentTypeVersion="16" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="68bfa56ca884607184005b00aabf7c54">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee2179c8-98d5-41fc-86a5-8c6c5759cba3" xmlns:ns3="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4583bdeb9c7bb86c8c9f48faad35f4cc" ns2:_="" ns3:_="">
     <xsd:import namespace="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
     <xsd:import namespace="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -5318,119 +3418,107 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{832E7C7E-38B7-4CD8-BFB0-8D0A606CC3EB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{189131AC-906F-4AD9-8588-8EEFDF2A2CAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9339FF5B-3509-4D90-9128-A6AD99068D9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
     <ds:schemaRef ds:uri="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1FDB04D-A165-47FA-AC7A-76591D260B2A}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63666949-9814-4FE9-8A7E-1B271BB54984}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B8DB62F-0DC5-4F98-AA42-D939F959F2C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
     <ds:schemaRef ds:uri="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>570</Words>
-  <Characters>4197</Characters>
+  <Words>645</Words>
+  <Characters>4064</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4746</CharactersWithSpaces>
+  <CharactersWithSpaces>4700</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Judith.Grosser</dc:creator>
+  <dc:creator>Ross Anne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A4A4C0A33C13314D81531D9E19C6D7F8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>