--- v0 (2026-01-31)
+++ v1 (2026-05-20)
@@ -1,34 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32D6E4D9" w14:textId="77777777" w:rsidR="00A20148" w:rsidRPr="003967A2" w:rsidRDefault="00A20148">
       <w:pPr>
@@ -4968,52 +4969,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-15"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="003967A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">__                      </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280FB036" w14:textId="77777777" w:rsidR="00A20148" w:rsidRPr="003967A2" w:rsidRDefault="00BB2601">
       <w:pPr>
         <w:spacing w:line="183" w:lineRule="exact"/>
         <w:ind w:left="896"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="010302"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A20148" w:rsidRPr="003967A2" w:rsidSect="00187324">
-          <w:headerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11916" w:h="16848"/>
           <w:pgMar w:top="343" w:right="500" w:bottom="275" w:left="500" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="003967A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Datum, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003967A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -5239,58 +5240,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> Stelle  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE7CA60" w14:textId="77777777" w:rsidR="00A20148" w:rsidRPr="003967A2" w:rsidRDefault="00A20148">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A20148" w:rsidRPr="003967A2">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11916" w:h="16848"/>
       <w:pgMar w:top="343" w:right="500" w:bottom="275" w:left="500" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16966A28" w14:textId="77777777" w:rsidR="00187324" w:rsidRDefault="00187324" w:rsidP="001B1C05">
+    <w:p w14:paraId="711D9E6C" w14:textId="77777777" w:rsidR="008A0E45" w:rsidRDefault="008A0E45" w:rsidP="001B1C05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17179176" w14:textId="77777777" w:rsidR="00187324" w:rsidRDefault="00187324" w:rsidP="001B1C05">
+    <w:p w14:paraId="5870A8AE" w14:textId="77777777" w:rsidR="008A0E45" w:rsidRDefault="008A0E45" w:rsidP="001B1C05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5304,51 +5305,51 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Algerian">
     <w:panose1 w:val="04020705040A02060702"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E389A8D" w14:textId="31605131" w:rsidR="001B1C05" w:rsidRDefault="001B1C05" w:rsidP="001B1C05">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AD1141E" wp14:editId="11FD74A7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
@@ -5468,58 +5469,58 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2424759" cy="675503"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02F05C87" w14:textId="77777777" w:rsidR="00187324" w:rsidRDefault="00187324" w:rsidP="001B1C05">
+    <w:p w14:paraId="152B83B9" w14:textId="77777777" w:rsidR="008A0E45" w:rsidRDefault="008A0E45" w:rsidP="001B1C05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D0D14A7" w14:textId="77777777" w:rsidR="00187324" w:rsidRDefault="00187324" w:rsidP="001B1C05">
+    <w:p w14:paraId="761812B9" w14:textId="77777777" w:rsidR="008A0E45" w:rsidRDefault="008A0E45" w:rsidP="001B1C05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E9CF6B8" w14:textId="20D4910A" w:rsidR="001B1C05" w:rsidRDefault="001B1C05" w:rsidP="001B1C05">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15CD038D" wp14:editId="1122719B">
           <wp:extent cx="2878538" cy="612158"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Grafik 2" descr="Ein Bild, das Text, Clipart enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
           <wp:cNvGraphicFramePr>
@@ -5787,90 +5788,96 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1089304387">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="902955141">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="95"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A20148"/>
     <w:rsid w:val="0000189E"/>
+    <w:rsid w:val="000C0563"/>
     <w:rsid w:val="00104C69"/>
     <w:rsid w:val="00187324"/>
     <w:rsid w:val="001B1C05"/>
+    <w:rsid w:val="00287F35"/>
+    <w:rsid w:val="002D42DC"/>
     <w:rsid w:val="00311038"/>
     <w:rsid w:val="00362A29"/>
     <w:rsid w:val="003967A2"/>
     <w:rsid w:val="004C0EFB"/>
     <w:rsid w:val="0086368B"/>
+    <w:rsid w:val="008A0E45"/>
     <w:rsid w:val="008D35C3"/>
+    <w:rsid w:val="0097563A"/>
     <w:rsid w:val="00A20148"/>
     <w:rsid w:val="00B30A92"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00BB3696"/>
+    <w:rsid w:val="00C02875"/>
     <w:rsid w:val="00C90BC4"/>
     <w:rsid w:val="00E34231"/>
     <w:rsid w:val="00EC0293"/>
     <w:rsid w:val="00FE5528"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6426,51 +6433,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001B1C05"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -6728,84 +6735,100 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee2179c8-98d5-41fc-86a5-8c6c5759cba3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee2179c8-98d5-41fc-86a5-8c6c5759cba3" xmlns:ns3="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b60b8c2a31c0affd6ba43ab64137354" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A4A4C0A33C13314D81531D9E19C6D7F8" ma:contentTypeVersion="16" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="68bfa56ca884607184005b00aabf7c54">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee2179c8-98d5-41fc-86a5-8c6c5759cba3" xmlns:ns3="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4583bdeb9c7bb86c8c9f48faad35f4cc" ns2:_="" ns3:_="">
     <xsd:import namespace="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
     <xsd:import namespace="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee2179c8-98d5-41fc-86a5-8c6c5759cba3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6827,50 +6850,55 @@
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f48022c2-5074-46eb-b251-abf7088bc279}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f9b6240b-5e0f-43c1-bfa5-2795c42684c0">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -6973,105 +7001,123 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{705E4D6F-2063-4CD1-8A91-541284F6004D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
+    <ds:schemaRef ds:uri="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F56774B9-640D-4B42-9758-138152B092C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58B64D29-0F99-429C-BD3B-67C794BD41C3}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{716E3530-070E-47DA-A402-306B87868988}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
     <ds:schemaRef ds:uri="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>167</Words>
-  <Characters>1055</Characters>
+  <Words>125</Words>
+  <Characters>935</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rummelsberg</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1220</CharactersWithSpaces>
+  <CharactersWithSpaces>1153</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Weiß, Amely</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A4A4C0A33C13314D81531D9E19C6D7F8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
+    <vt:lpwstr>de</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>