--- v0 (2025-12-06)
+++ v1 (2026-10-13)
@@ -3,136 +3,142 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/ppt/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="ppt/webextensions/taskpanes.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483667" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId16"/>
+    <p:notesMasterId r:id="rId18"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId17"/>
+    <p:handoutMasterId r:id="rId19"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId5"/>
     <p:sldId id="756" r:id="rId6"/>
     <p:sldId id="271" r:id="rId7"/>
     <p:sldId id="349" r:id="rId8"/>
     <p:sldId id="273" r:id="rId9"/>
     <p:sldId id="714" r:id="rId10"/>
-    <p:sldId id="278" r:id="rId11"/>
-[...3 lines deleted...]
-    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="803" r:id="rId11"/>
+    <p:sldId id="278" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="265" r:id="rId15"/>
+    <p:sldId id="268" r:id="rId16"/>
+    <p:sldId id="783" r:id="rId17"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
       <p:font typeface="RotisSansSerif" pitchFamily="2" charset="0"/>
-      <p:regular r:id="rId18"/>
-[...1 lines deleted...]
-      <p:italic r:id="rId20"/>
+      <p:regular r:id="rId20"/>
+      <p:bold r:id="rId21"/>
+      <p:italic r:id="rId22"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="de-DE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -279,74 +285,73 @@
     <a:srgbClr val="AD8330"/>
     <a:srgbClr val="A5A5A5"/>
     <a:srgbClr val="25A0B0"/>
     <a:srgbClr val="AD216A"/>
     <a:srgbClr val="D0CBC8"/>
     <a:srgbClr val="B43500"/>
     <a:srgbClr val="F3B902"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{4A8D4237-7B78-4ECA-BCE6-FC7C62FBC96B}" v="8" dt="2025-04-03T12:19:29.457"/>
-    <p1510:client id="{4D5638C9-54EF-4709-88F3-042B4F79E406}" v="24" dt="2025-04-03T20:08:12.860"/>
+    <p1510:client id="{B4D32876-E7FD-4FB9-A5F8-653DAF580B2D}" v="9" dt="2026-09-11T11:25:37.978"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="31348" autoAdjust="0"/>
     <p:restoredTop sz="85593" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="100" d="100"/>
-          <a:sy n="100" d="100"/>
+          <a:sx n="95" d="100"/>
+          <a:sy n="95" d="100"/>
         </p:scale>
-        <p:origin x="192" y="-36"/>
+        <p:origin x="396" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="7083"/>
         <p:guide pos="2978"/>
         <p:guide orient="horz" pos="2387"/>
         <p:guide pos="4135"/>
         <p:guide orient="horz" pos="754"/>
         <p:guide orient="horz" pos="3203"/>
         <p:guide pos="2547"/>
         <p:guide pos="846"/>
         <p:guide orient="horz" pos="1139"/>
         <p:guide orient="horz" pos="1480"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
@@ -362,1774 +367,305 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="99" d="100"/>
           <a:sy n="99" d="100"/>
         </p:scale>
         <p:origin x="3064" y="184"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId27" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4A8D4237-7B78-4ECA-BCE6-FC7C62FBC96B}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4A8D4237-7B78-4ECA-BCE6-FC7C62FBC96B}" dt="2025-04-03T12:19:33.214" v="246" actId="1076"/>
+    <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}"/>
+    <pc:docChg chg="undo redo custSel addSld delSld modSld">
+      <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:22.747" v="70" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod modNotesTx">
-        <pc:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4A8D4237-7B78-4ECA-BCE6-FC7C62FBC96B}" dt="2025-04-03T12:07:59.463" v="23"/>
+      <pc:sldChg chg="modSp add mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:22.747" v="70" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="830656685" sldId="257"/>
+          <pc:sldMk cId="1664542169" sldId="265"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4A8D4237-7B78-4ECA-BCE6-FC7C62FBC96B}" dt="2025-04-03T12:07:10.782" v="15" actId="20577"/>
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:22.747" v="70" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="830656685" sldId="257"/>
-            <ac:spMk id="47" creationId="{023477F8-0AA0-F618-7963-0C2F6B1A974D}"/>
+            <pc:sldMk cId="1664542169" sldId="265"/>
+            <ac:spMk id="2" creationId="{BEC919A4-6DDF-CED1-F927-FA6654A019CA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:25:51.067" v="67" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1664542169" sldId="265"/>
+            <ac:spMk id="20" creationId="{7881EA7B-CCC7-DEB5-26B0-CAE8D64E9941}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4A8D4237-7B78-4ECA-BCE6-FC7C62FBC96B}" dt="2025-04-03T12:08:10.165" v="26"/>
+      <pc:sldChg chg="modSp add del mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:10.068" v="69" actId="700"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1050242996" sldId="266"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:10.068" v="69" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1050242996" sldId="266"/>
+            <ac:spMk id="9" creationId="{D85477A8-8415-F626-0C6E-22F6D56DF6BC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modNotesTx">
-        <pc:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4A8D4237-7B78-4ECA-BCE6-FC7C62FBC96B}" dt="2025-04-03T12:08:18.226" v="28"/>
+      <pc:sldChg chg="modSp add mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:10.068" v="69" actId="700"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2267811248" sldId="267"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:10.068" v="69" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2267811248" sldId="267"/>
+            <ac:spMk id="5" creationId="{274EBB4B-B7B0-DA82-829D-A642BDBF1E99}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add del mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:10.068" v="69" actId="700"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="316691349" sldId="268"/>
         </pc:sldMkLst>
-      </pc:sldChg>
-[...282 lines deleted...]
-          <ac:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4A8D4237-7B78-4ECA-BCE6-FC7C62FBC96B}" dt="2025-04-03T12:09:22.011" v="46" actId="22"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:10.068" v="69" actId="700"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1118623495" sldId="334"/>
-            <ac:spMk id="4" creationId="{6D3B7922-96BF-FD87-445C-A2A5D4FAE3ED}"/>
+            <pc:sldMk cId="316691349" sldId="268"/>
+            <ac:spMk id="5" creationId="{274EBB4B-B7B0-DA82-829D-A642BDBF1E99}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod modNotesTx">
-[...546 lines deleted...]
-        <pc:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4D5638C9-54EF-4709-88F3-042B4F79E406}" dt="2025-04-03T12:55:39.375" v="304" actId="20577"/>
+      <pc:sldChg chg="modSp mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:23:36.642" v="48" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4010787040" sldId="271"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4D5638C9-54EF-4709-88F3-042B4F79E406}" dt="2025-04-03T12:55:39.375" v="304" actId="20577"/>
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:23:24.744" v="45" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4010787040" sldId="271"/>
+            <ac:spMk id="3" creationId="{72EDA056-BC4A-F3D3-BED3-1DBB6293492A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:23:17.925" v="43" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4010787040" sldId="271"/>
+            <ac:spMk id="4" creationId="{4ED38693-6C22-4161-0EC8-4EEA9F39576D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:23:30.510" v="46" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4010787040" sldId="271"/>
+            <ac:spMk id="7" creationId="{99A183B7-E478-9CD6-ABDD-CFCD202052E5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:23:36.642" v="48" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4010787040" sldId="271"/>
             <ac:spMk id="10" creationId="{44E1F113-2C3D-3D92-954E-2399A2B89F9C}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4D5638C9-54EF-4709-88F3-042B4F79E406}" dt="2025-04-03T12:53:12.014" v="119" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:23:33.395" v="47" actId="1076"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4010787040" sldId="271"/>
             <ac:picMk id="2" creationId="{9CF75BAB-65E8-FE2A-A363-EEF2B1E5003E}"/>
           </ac:picMkLst>
         </pc:picChg>
-        <pc:picChg chg="del">
-[...6 lines deleted...]
-        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod ord modNotesTx">
-        <pc:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4D5638C9-54EF-4709-88F3-042B4F79E406}" dt="2025-04-03T12:58:04.504" v="323" actId="20577"/>
+      <pc:sldChg chg="modSp mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:24:20.911" v="54" actId="700"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="822447409" sldId="273"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4D5638C9-54EF-4709-88F3-042B4F79E406}" dt="2025-04-03T12:57:07.938" v="313" actId="20577"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:24:20.911" v="54" actId="700"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="822447409" sldId="273"/>
             <ac:spMk id="6" creationId="{59812805-5309-D1A7-3D08-96925239870E}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:24:20.911" v="54" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="822447409" sldId="273"/>
+            <ac:spMk id="8" creationId="{E485577E-94B5-D21D-46D2-764D1C5A971E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-        <pc:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4D5638C9-54EF-4709-88F3-042B4F79E406}" dt="2025-04-03T20:26:36.326" v="428" actId="47"/>
+      <pc:sldChg chg="modSp add del mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:10.068" v="69" actId="700"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="825155007" sldId="274"/>
+          <pc:sldMk cId="1646849789" sldId="278"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:25:43.391" v="63" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1646849789" sldId="278"/>
+            <ac:spMk id="2" creationId="{AC97D55C-39B7-FB97-7071-2A2F944CE7A2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="del">
-[...378 lines deleted...]
-        <pc:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4D5638C9-54EF-4709-88F3-042B4F79E406}" dt="2025-04-03T13:07:34.893" v="344" actId="113"/>
+      <pc:sldChg chg="modSp mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:23:58.943" v="51" actId="1076"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3824289904" sldId="349"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4D5638C9-54EF-4709-88F3-042B4F79E406}" dt="2025-04-03T12:57:03.041" v="311" actId="20577"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:23:47.939" v="50" actId="27636"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3824289904" sldId="349"/>
             <ac:spMk id="4" creationId="{4ED38693-6C22-4161-0EC8-4EEA9F39576D}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-          <ac:chgData name="Petrat Lea" userId="8cb68c9c-0196-4c00-96d4-96b278fe06a1" providerId="ADAL" clId="{4D5638C9-54EF-4709-88F3-042B4F79E406}" dt="2025-04-03T13:07:34.893" v="344" actId="113"/>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:23:58.943" v="51" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3824289904" sldId="349"/>
             <ac:spMk id="10" creationId="{44E1F113-2C3D-3D92-954E-2399A2B89F9C}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modAnim modNotesTx">
-[...372 lines deleted...]
-        <pc:chgData name="Lucke Andreas" userId="d7b24650-6367-4fe4-9537-abc96e921c2b" providerId="ADAL" clId="{ADBC04D9-547C-497A-AC0B-1D8679C82A22}" dt="2025-03-26T11:10:34.622" v="21"/>
+      <pc:sldChg chg="modSp del mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:25:37.205" v="61" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="392194081" sldId="745"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:24:41.782" v="58" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="392194081" sldId="745"/>
+            <ac:spMk id="5" creationId="{274EBB4B-B7B0-DA82-829D-A642BDBF1E99}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="add">
-        <pc:chgData name="Lucke Andreas" userId="d7b24650-6367-4fe4-9537-abc96e921c2b" providerId="ADAL" clId="{ADBC04D9-547C-497A-AC0B-1D8679C82A22}" dt="2025-03-26T11:10:59.023" v="23"/>
+      <pc:sldChg chg="del mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:25:37.205" v="61" actId="47"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4120622512" sldId="746"/>
         </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod modClrScheme chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:10.068" v="69" actId="700"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2919942020" sldId="783"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod ord">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:26:10.068" v="69" actId="700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2919942020" sldId="783"/>
+            <ac:spMk id="9" creationId="{9E15FD75-92DE-7B0C-D4CB-C820B36ADBE4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod modClrScheme modAnim chgLayout">
+        <pc:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:24:28.610" v="55" actId="700"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3642409360" sldId="803"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:21:13.237" v="26" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3642409360" sldId="803"/>
+            <ac:spMk id="4" creationId="{7E9353D0-4FB9-8771-E526-FC5D8FEDD6EB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:cxnChg chg="mod">
+          <ac:chgData name="Lucke Marlene" userId="4fdae5dd-d715-4938-b27e-9f223e255fab" providerId="ADAL" clId="{0325DAD9-B1AB-41C2-BFEE-3F4B2D0852DB}" dt="2026-09-11T11:21:12.390" v="25" actId="14100"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3642409360" sldId="803"/>
+            <ac:cxnSpMk id="8" creationId="{D0280997-D7CE-7D49-CB79-F85A46A906EB}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#20">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
@@ -2835,51 +1371,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{E260EF07-1233-4CE9-B5D3-30B7EDB197E0}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vList2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#20" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2#20" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2947D06B-128A-4296-AAEB-41CB3E4E4ED7}" type="pres">
       <dgm:prSet presAssocID="{E260EF07-1233-4CE9-B5D3-30B7EDB197E0}" presName="linear" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:animLvl val="lvl"/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{8A50BD88-F950-4714-BDC6-7338EB157B6C}" type="presOf" srcId="{E260EF07-1233-4CE9-B5D3-30B7EDB197E0}" destId="{2947D06B-128A-4296-AAEB-41CB3E4E4ED7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vList2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
@@ -3051,51 +1587,51 @@
         <dgm:else name="Name3">
           <dgm:choose name="Name4">
             <dgm:if name="Name5" axis="par ch" ptType="doc node" func="cnt" op="gte" val="2">
               <dgm:forEach name="Name6" axis="followSib" ptType="sibTrans" cnt="1">
                 <dgm:layoutNode name="spacer">
                   <dgm:alg type="sp"/>
                   <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
                     <dgm:adjLst/>
                   </dgm:shape>
                   <dgm:presOf/>
                   <dgm:constrLst/>
                   <dgm:ruleLst/>
                 </dgm:layoutNode>
               </dgm:forEach>
             </dgm:if>
             <dgm:else name="Name7"/>
           </dgm:choose>
         </dgm:else>
       </dgm:choose>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#20">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
@@ -4182,51 +2718,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{83D1DC8D-BE70-BA47-8956-AF86DF04F2E8}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>03.04.2025</a:t>
+              <a:t>11.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28ED8823-8316-5B4F-F745-234C19740303}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -4379,51 +2915,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{AE81170F-1ACE-8E47-B6F6-ECF6E9C63F71}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>03.04.2025</a:t>
+              <a:t>11.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -4674,50 +3210,58 @@
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4850,229 +3394,768 @@
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...23 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5CF6D039-A8DE-1143-A947-B20207AA2C9B}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2491550696"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2955870393"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CF6D039-A8DE-1143-A947-B20207AA2C9B}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2491550696"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{5CF6D039-A8DE-1143-A947-B20207AA2C9B}" type="slidenum">
+              <a:rPr lang="de-DE" smtClean="0"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1500302201"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB0020A8-9C15-85BB-4FB3-D408B35BD8D1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{235DD516-1210-8B98-0BED-232B8314E50C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79AB5F24-B4E8-DF6E-D8BF-E1D7B2899C48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1"/>
+              <a:t>Regieanweisung: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-DE"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="de-DE"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Im besten Fall wird auf der Folie das Bild und die Kontaktdaten der Ansprechperson ergänzt, die in der Region zuständig ist, in der die Schulung stattfindet. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1"/>
+              <a:t>Das ist zu sagen: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Jede Kirchengemeinde bzw. jedes Dekanat / jede Institution (mit gültigem Schutzkonzept) muss eine Ansprechperson benannt, und deren Kontaktdaten veröffentlicht haben. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Aufgabe der Ansprechperson ist es, Betroffene Personen, die sich bei ihnen melden zu Beraten und auf Wunsch zu begleiten bis sich weitere Handlungsoptionen, z.B. eine Meldung oder eine Vermittlung an eine Beratungsstelle, ergeben haben. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Ansprechpersonen unterliegen der Vertraulichkeit und sind nicht Meldepflichtig. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" b="1"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1"/>
+              <a:t>Weitere Informationen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Die Ansprechpersonen sollen für "Regionen" innerhalb des Dekanats, z.B. in Gemeindeverbünden /Nachbarschaften zuständig sein. Bestehende Strukturen können genutzt werden. Auch trägerübergreifende und überregionale Vereinbarungen sind denkbar.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" u="none" strike="noStrike" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1200" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Aufgaben</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Betroffene können sich an die Ansprechpersonen wenden.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Die Ansprechperson unterstützen von sexualisierter Gewalt </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" i="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Betroffene</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> bei der Klärung ihrer Situation und ihrer Handlungsmöglichkeiten vor Ort (im Sinne von Clearing).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Zu den Aufgaben der Ansprechpersonen gehören</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" i="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Zuhören und Clearing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>, d.h. u.a. Vermitteln an die Ansprechstelle in der Fachstelle, in konkreten Notfallsituationen an das Hilfetelefon der zentralen Anlaufstelle HELP sowie regionale Fachberatungsstellen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Es sollte grundsätzlich die Bereitschaft zur </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" i="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>persönlichen Begegnung</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> mit Betroffenen bestehen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Ansprechpersonen sind verpflichtet, im Falle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" i="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>eigener Befangenheit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> die meldende Person darauf hinzuweisen und für eine alternative Vorgehensweise Sorge zu tragen z.B. an die Ansprechstelle der ELKB oder Fachberatungsstellen verweisen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1"/>
+              <a:t>Quelle: </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-DE"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>Handbuch Schutzkonzept Baustein Verantwortung und Zuständigkeiten</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0" err="1"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+              <a:rPr lang="de-DE" altLang="de-DE"/>
+              <a:t>Rechtsgrundlage Ansprechperson </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" altLang="de-DE">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(§5 Abs. 7 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" altLang="de-DE" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>PrävG</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" altLang="de-DE">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>(7) In Schutzkonzepten nach § 8 kann die Bildung weiterer Stellen vorgesehen werden, welche die Aufgaben einer Ansprechstelle wahrnehmen. Die Aufgaben von Ansprechstellen können auch auf Dritte übertragen werden.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
+          <p:cNvPr id="4" name="Foliennummernplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6D239C1-AE85-A106-5F2F-25F191D41AB4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5CF6D039-A8DE-1143-A947-B20207AA2C9B}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>11</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1500302201"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3265838282"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6916,340 +5999,2077 @@
               <a:rPr lang="de-DE"/>
               <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="654359916"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDC43154-176C-EF22-2E5A-9956423C4F0A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE1759E-DA8E-F6CA-AC39-2026AD5C574E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{063171DD-056C-7495-F44F-8A83DC55F12F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Stichpunkte:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Meldepflicht und institutionelle Verantwortung</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Rechtliche Vorgaben zur Intervention bei Verdacht auf sexualisierte Gewalt</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Institutioneller Umgang in der Vergangenheit</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>In kirchlichen Strukturen wurde der Schutz der Institution oft über den Schutz Betroffener gestellt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Vorfälle wurden vertuscht oder intern geklärt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Dieses Vorgehen widerspricht den heutigen Standards der Aufarbeitung und Prävention.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Gesetzliche Meldepflicht (§ 3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1"/>
+              <a:t>PrävG</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t> ELKB)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Bei Verdacht besteht eine gesetzliche Pflicht zur Beratung.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die Beratung dient dem Schutz aller Beteiligten und kann anonym erfolgen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Zuständig sind die Meldestelle oder externe Fachberatungsstellen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Verdacht wird gemeinsam eingeschätzt und weitere Schritte werden vereinbart.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Meldepflicht gilt für Haupt- und Ehrenamtliche.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Zusatzinfos</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Aufgaben der Meldestelle (§ 6 Abs. 1 und 2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1"/>
+              <a:t>PrävG</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t> ELKB)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die Meldestelle berät, unterstützt und koordiniert im Verdachtsfall.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Sie sichert die Qualität des Verfahrens und achtet auf Betroffenenperspektiven.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Pflichtgemäßes Verhalten (§ 6 DG.EKD)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Mitarbeitende müssen innerhalb und außerhalb des Dienstes verantwortungsvoll handeln.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Das Verhalten soll dem kirchlichen Auftrag entsprechen und das Ansehen nicht gefährden.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Schweigepflicht und Berufsgeheimnis (§ 203 StGB)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die gesetzliche Schweigepflicht gilt für bestimmte Berufsgruppen (z. B. Ärzt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t>innen, Therapeut</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>innen, Rechtsanwält</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" i="1" dirty="0"/>
+              <a:t>innen, unter Umständen Sozialarbeiter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>innen).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Für nicht berufsgeheimnispflichtige Personen gilt: Schweigen schützt nicht – Meldepflicht hat Vorrang.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Ausformulierter Text:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Das ist zu sagen:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="0" dirty="0"/>
+              <a:t>Lange Zeit wurde in Kirchlichen Strukturen immer wieder der Schutz der Institution vor den Schutz der Betroffenen Person gestellt. Vor Ort wurde versucht Vorfälle zu vertuschen oder intern zu klären. Um dem entgegenzuwirken hat die Bayerische Landeskirche (und andere) die Meldepflicht gesetzlich verankert. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="0" dirty="0"/>
+              <a:t>(3) Beschreibt die PFLICHT sich bei einem Verdacht beraten zu lassen. Dies ist zum Schutz aller beteiligten auch anonym möglich. Die Beratung kann bei der Meldestelle oder anderen, externen Fachstellen eingeholt werden. Hier wird gemeinsam der Verdacht analysiert und weitere Schritte vereinbart. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="0" dirty="0"/>
+              <a:t>Mitarbeitende sind sowohl Hauptberufliche als auch Ehrenamtliche.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" b="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="0" dirty="0"/>
+              <a:t>(4) vorlesen…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Zusatzinfos: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>§ 6 (1) &amp; (2) des </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0" err="1"/>
+              <a:t>PrävG</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t> behandeln die Aufgaben der Meldestelle </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>§ 6 DG.EKD – Pflichtgemäßes Verhalten (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Disziplinargesetz der Evangelischen Kirche in Deutschland (DG.EKD)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die Inhaberin oder der Inhaber eines kirchlichen Amtes oder Dienstes hat sich innerhalb und außerhalb des Dienstes so zu verhalten, dass sie oder er dem ihr oder ihm übertragenen Auftrag gerecht wird und das Ansehen des kirchlichen Amtes oder Dienstes nicht beeinträchtigt wird.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" b="1" dirty="0"/>
+              <a:t>Gesetzliche Schweigepflicht meint Berufsgeheimnisträger nach § 203 StGB </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Diese sind z.B. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>Ärzt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>*innen, Psychotherapeut*innen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>Rechtsanwält</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>*innen, Sozialarbeiter*innen (unter bestimmten Voraussetzungen)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Quelle:</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0" err="1"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-DE" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Evangelisch-Lutherische Kirche in Bayern, 2020. Kirchengesetz zur Prävention, Intervention, Hilfe und Aufarbeitung im Hinblick auf sexualisierte Gewalt in der Evangelisch-Lutherischen Kirche in Bayern. Kirchliches Amtsblatt der Evangelisch-Lutherischen Kirche in Bayern, Nr. 1/2021.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
+          <p:cNvPr id="4" name="Foliennummernplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24EB8465-0E18-04D2-3D95-6B59DDA5D5AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5CF6D039-A8DE-1143-A947-B20207AA2C9B}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="25800151"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="870539781"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Stichpunkte:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Allgemeines zur Fachstelle</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Die Evangelisch-Lutherische Kirche in Bayern (ELKB) hat eine Fachstelle auf Landesebene eingerichtet.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Die Fachstelle ist im Landeskirchenamt angesiedelt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Sie arbeitet innerhalb ihres Aufgabenbereichs unabhängig und weisungsfrei.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Ziel ist die Unterstützung bei Prävention, Intervention und Aufarbeitung sexualisierter Gewalt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Die Fachstelle begleitet sowohl Betroffene als auch kirchliche Einrichtungen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Sie gliedert sich in 2 Bereiche:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>1. Arbeit mit Betroffenen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Ansprechstelle für Personen, die sexualisierte Gewalt erfahren haben (Vertraulich)</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0" err="1"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Hauptaufgabe; Clearing </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Unterstützung auf dem Weg bei der persönlichen Aufarbeitung.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Anerkennungskommission zur Prüfung von Anträgen auf materielle Leistungen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Materielle Hilfe:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Finanzielle Anerkennung des Leids</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Leistungen aus dem Ergänzenden Hilfesystem</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>2. Arbeit mit der Institution</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Unterstützung kirchlicher Strukturen im Bereich der Landeskirche</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Zuständigkeiten:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Meldestelle</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Beratung bei Verdachts- oder Konfliktfällen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Dokumentation der Fälle</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Unterstützung bei institutioneller Aufarbeitung</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Fachbereich Prävention</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Entwicklung von Schutzkonzepten</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Weiterentwicklung von Präventions- und Schulungsformaten</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Fachliche Beratung kirchlicher Träger</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Selbstverständnis der Fachstelle</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Die Fachstelle versteht sich als Partnerin im Veränderungsprozess.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Sie fördert Sensibilisierung, Verantwortung und strukturellen Wandel.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Ziel ist eine Kirche, die Schutz bietet und Glaubwürdigkeit bewahrt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ausformulierter Text:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Die Fachstelle für den Umgang mit sexualisierter Gewalt in der ELKB</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Die Evangelisch-Lutherische Kirche in Bayern (ELKB) hat auf Landesebene eine Fachstelle für den Umgang mit sexualisierter Gewalt eingerichtet. Sie ist im Landeskirchenamt angesiedelt und arbeitet innerhalb ihres Aufgabenbereichs unabhängig und weisungsfrei.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ziel der Fachstelle ist es, kirchliche Träger bei der </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Prävention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Intervention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> und </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Aufarbeitung</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> sexualisierter Gewalt zu unterstützen. Dabei steht sie sowohl Betroffenen als auch kirchlichen Einrichtungen, wie z.B. Gemeinden beratend und begleitend zur Seite.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Die Arbeit der Fachstelle gliedert sich in zwei Bereiche:</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Arbeit mit Betroffenen </a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Dazu gehören die</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ansprechstelle</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> und </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Anerkennungskommissio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>n für Personen, die sexualisierte Gewalt erfahren haben.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Individuelle Begleitung und Unterstützung</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> bei der persönlichen Aufarbeitung</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Materielle Hilfeleistungen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, z. B. finanzielle Anerkennung des Leids oder Leistungen aus dem Ergänzenden Hilfesystem</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Arbeit mit der Institution: Unterstützung kirchlicher Strukturen (im Bereich der Landeskirche)</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Dazu gehören die</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Meldestelle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>und der</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Fachbereich Prävention</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Meldestelle: </a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Intervention:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Beratung im Verdachts- oder Konfliktfall; Dokumentation der Fälle, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Institutionelle Aufarbeitung:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Unterstützung bei der Analyse und Bearbeitung struktureller Versäumnisse und Verantwortlichkeiten</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+              <a:tabLst>
+                <a:tab pos="457200" algn="l"/>
+              </a:tabLst>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Prävention:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Entwicklung und Begleitung von Schutzkonzepten, Weiterentwicklung von Präventions- und Schulungsformaten, Beratung</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Die Fachstelle versteht sich als Partnerin in einem gemeinsamen Prozess der Sensibilisierung, Verantwortung und Veränderung – für eine Kirche, die Schutz bietet und Glaubwürdigkeit bewahrt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Quelle: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" b="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Evangelisch-Lutherische Kirche in Bayern &amp; Diakonisches Werk Bayern</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (Hrsg.) (2021): </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" i="1" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Rahmenschutzkonzept zur Prävention von und zum Umgang mit sexualisierter Gewalt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1800" kern="100" dirty="0">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Beschlossene Fassung vom November 2021.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="800"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1800" kern="100" dirty="0">
+              <a:effectLst/>
+              <a:latin typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Aptos" panose="020B0004020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5CF6D039-A8DE-1143-A947-B20207AA2C9B}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1143142684"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3899356513"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="de-DE" dirty="0"/>
+            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5CF6D039-A8DE-1143-A947-B20207AA2C9B}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2955870393"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1143142684"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -8217,51 +9037,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{403F7A12-FE6E-D442-B7CC-8F5A9FE5E98A}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>03.04.2025</a:t>
+              <a:t>11.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Fußzeilenplatzhalter 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D39C384-B797-3316-D101-56E83CDF8F2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -8382,51 +9202,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{403F7A12-FE6E-D442-B7CC-8F5A9FE5E98A}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>03.04.2025</a:t>
+              <a:t>11.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77A5A1E0-C578-5A7D-F08A-790B50D96C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -8519,51 +9339,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{403F7A12-FE6E-D442-B7CC-8F5A9FE5E98A}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>03.04.2025</a:t>
+              <a:t>11.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Fußzeilenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CF2ECBF-4348-BB6E-5E0A-D8BECF174C92}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -8854,51 +9674,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{403F7A12-FE6E-D442-B7CC-8F5A9FE5E98A}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>03.04.2025</a:t>
+              <a:t>11.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E3C6325-E0EA-0EC3-DFD3-C60F0D5D050D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -9182,51 +10002,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{403F7A12-FE6E-D442-B7CC-8F5A9FE5E98A}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>03.04.2025</a:t>
+              <a:t>11.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{300CB74A-6A9A-CD3D-CE77-5B48173CADD3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -9404,51 +10224,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{403F7A12-FE6E-D442-B7CC-8F5A9FE5E98A}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>03.04.2025</a:t>
+              <a:t>11.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E818B69-44A1-76A4-A423-809ED291F708}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -9636,51 +10456,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{403F7A12-FE6E-D442-B7CC-8F5A9FE5E98A}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>03.04.2025</a:t>
+              <a:t>11.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{549EAB92-F357-D692-6573-A45823F7B87F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -14496,87 +15316,95 @@
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="3" orient="horz" pos="4133" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="4" pos="7355" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meldestelleSG@elkb.de" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anerkennungskommission@elkb.de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praevention@elkb.de" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meldestelleSG@elkb.de" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:praevention@elkb.de" TargetMode="External"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ansprechstelleSG@elkb.de" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anerkennungskommission@elkb.de" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ansprechstelleSG@elkb.de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Rechteck 49">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE86E54C-919D-605F-F6A8-C684D590FA73}"/>
@@ -15231,50 +16059,646 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="1076326" y="2117221"/>
             <a:ext cx="1658084" cy="1652011"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 40">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21D537B9-7F48-64CD-9BFE-6C73D59B577E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3114680" y="2011337"/>
+            <a:ext cx="4100508" cy="671851"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="AE3276"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Anerkennungskommission</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800">
+              <a:solidFill>
+                <a:srgbClr val="AE3276"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 46">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46C19E9F-8CAD-F395-203F-BB8ACA95FDD9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3238503" y="2727795"/>
+            <a:ext cx="3533771" cy="2382960"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" rIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Aufgaben</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Clearinggespräche und Beratung</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Antragsverfahren</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>finanzielle Leistungen in Anerkennung von Leid durch sexualisierte Gewalt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" lvl="0" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 46">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90B09839-7A51-6F33-137D-BB1414DC49B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7175499" y="2732318"/>
+            <a:ext cx="4068763" cy="1692836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" rIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Kontakt </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ira Kloska</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tel.    (089) 5595-422</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId4">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>anerkennungskommission@elkb.de</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="2000">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE">
+              <a:solidFill>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Grafik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26374613-66EB-08BF-0332-56394439A250}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1077910" y="2140496"/>
+            <a:ext cx="1617115" cy="1617115"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274EBB4B-B7B0-DA82-829D-A642BDBF1E99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="674688"/>
+            <a:ext cx="10356850" cy="1325562"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="AD216A">
+                    <a:alpha val="30000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  Fachstelle für den Umgang mit </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="AD216A">
+                    <a:alpha val="30000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="AD216A">
+                    <a:alpha val="30000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>    sexualisierter Gewalt </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Grafik 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88F38677-8D4C-6DE7-60AA-C4B0C140C1D5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:alphaModFix amt="30000"/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9396414" y="467533"/>
+            <a:ext cx="649622" cy="647243"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Grafik 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57EA2BFD-40B0-5F81-2E50-EC549089E506}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix amt="30000"/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9382534" y="1144153"/>
+            <a:ext cx="649622" cy="647243"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Grafik 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{646B52C3-3EB2-7BEB-9358-5F9CD82B5F1F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10073769" y="467533"/>
+            <a:ext cx="647243" cy="647243"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Grafik 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41D84DD4-F15D-F3C4-046D-DFE39EF64147}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:alphaModFix amt="30000"/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10045397" y="1149869"/>
+            <a:ext cx="641647" cy="644006"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2267811248"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{857952FD-C4E8-0451-9842-ACB97EFD65C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1076326" y="2117221"/>
+            <a:ext cx="1658084" cy="1652011"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 40">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21D537B9-7F48-64CD-9BFE-6C73D59B577E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3114680" y="2011337"/>
             <a:ext cx="2457449" cy="671851"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" err="1">
                 <a:solidFill>
                   <a:srgbClr val="B0A448"/>
                 </a:solidFill>
@@ -15335,51 +16759,51 @@
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Kontakt für Dekanate, Gemeinden und Einrichtungen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Stephanie Betz, Carola Reichl</a:t>
+              <a:t>Stephanie Betz, Anja Thiele</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tel.      (089) 5595-342</a:t>
             </a:r>
           </a:p>
@@ -15451,76 +16875,73 @@
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Kontakt für die Diakonie</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Viola </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="2000" dirty="0" err="1">
+              <a:t>Eva-Maria Mensching</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Gellings</a:t>
-[...12 lines deleted...]
-            </a:r>
+              <a:t>, Andrea Carl </a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tel.     (0911) 9354-442 </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
@@ -15582,80 +17003,70 @@
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE">
-[...9 lines deleted...]
-              <a:rPr lang="de-DE">
+              <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A">
                     <a:alpha val="30000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
-              <a:t>  Fachstelle für den Umgang mit </a:t>
+              <a:t> Fachstelle für den Umgang mit </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-DE">
+              <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A">
                     <a:alpha val="30000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="de-DE">
+              <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A">
                     <a:alpha val="30000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>    sexualisierter Gewalt </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="21" name="Grafik 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E027E09E-033C-681F-0967-FA710F04DFCC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
@@ -15820,51 +17231,51 @@
               </a:rPr>
               <a:t>Aufgaben</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:schemeClr val="tx1"/>
               </a:buClr>
               <a:buFont typeface="Systemschrift Normal"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> Beratung zur Einordnung eines Vorfalles und zur Meldepflicht</a:t>
+              <a:t>Beratung zur Einordnung eines Vorfalles und zur Meldepflicht</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:schemeClr val="tx1"/>
               </a:buClr>
               <a:buFont typeface="Systemschrift Normal"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Meldungen entgegennehmen</a:t>
             </a:r>
@@ -15900,61 +17311,61 @@
               </a:lnSpc>
               <a:buClr>
                 <a:schemeClr val="tx1"/>
               </a:buClr>
               <a:buFont typeface="Systemschrift Normal"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Beratung zur Intervention</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4120622512"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1664542169"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Grafik 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{857952FD-C4E8-0451-9842-ACB97EFD65C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15993,355 +17404,355 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3114680" y="2011337"/>
             <a:ext cx="4100508" cy="671851"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2800" b="1" err="1">
                 <a:solidFill>
                   <a:srgbClr val="25A0B0"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Präventionsteam</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:t>Präventionteam</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800">
               <a:solidFill>
                 <a:srgbClr val="25A0B0"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 46">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46C19E9F-8CAD-F395-203F-BB8ACA95FDD9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3238503" y="2727630"/>
             <a:ext cx="3319460" cy="3041602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
+              <a:rPr lang="de-DE" sz="2000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Aufgaben</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" lvl="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Konzeption und Implementierung von Präventionsmaßnahmen auf sämtlichen Ebenen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" lvl="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Beratung zu Schutzkonzepten und Prävention</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" lvl="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Schulungen</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" lvl="0" indent="-171450">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" sz="2000" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="2000">
               <a:solidFill>
                 <a:schemeClr val="bg2">
                   <a:lumMod val="10000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rectangle 46">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90B09839-7A51-6F33-137D-BB1414DC49B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7175499" y="2725242"/>
             <a:ext cx="4205163" cy="2022157"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
+              <a:rPr lang="de-DE" sz="2000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Kontakt </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Marlene Lucke und </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sigrid Schulz-Zimmermann</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tel.    (089) 5595-309</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mail  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>praevention@elkb.de</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" sz="2000" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="2000">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" dirty="0">
+            <a:endParaRPr lang="de-DE">
               <a:solidFill>
                 <a:schemeClr val="bg2">
                   <a:lumMod val="10000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Grafik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26374613-66EB-08BF-0332-56394439A250}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
@@ -16357,68 +17768,58 @@
             <a:ext cx="1617115" cy="1617115"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274EBB4B-B7B0-DA82-829D-A642BDBF1E99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917864" y="674406"/>
-            <a:ext cx="10356273" cy="1325563"/>
+            <a:off x="0" y="674688"/>
+            <a:ext cx="10356850" cy="1325562"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A">
                     <a:alpha val="30000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>  Fachstelle für den Umgang mit </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A">
                     <a:alpha val="30000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A">
                     <a:alpha val="30000"/>
                   </a:srgbClr>
@@ -16578,50 +17979,507 @@
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10045397" y="1149869"/>
             <a:ext cx="641647" cy="644006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="316691349"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F13BFC6B-5AF3-1B82-989E-EF2A058B65F7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rectangle 46">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D624F8AF-398D-D0ED-9CF1-9B572082AF96}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3264692" y="2818672"/>
+            <a:ext cx="6199323" cy="2712281"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" rIns="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Aufgaben</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buFont typeface="Systemschrift Normal"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Clearinggespräche und Beratung von Betroffenen unter Wahrung der Vertraulichkeit</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buFont typeface="Systemschrift Normal"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Regionale Zuständigkeit und Bekanntmachung z.B. in Gemeinden oder Einrichtungen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+              <a:buFont typeface="Systemschrift Normal"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="2000">
+              <a:solidFill>
+                <a:schemeClr val="bg2">
+                  <a:lumMod val="10000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+              <a:buClr>
+                <a:schemeClr val="tx1"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ansprechpersonen werden vor Ort benannt und von der Fachstelle für ihre Aufgabe ausgebildet.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E15FD75-92DE-7B0C-D4CB-C820B36ADBE4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="674688"/>
+            <a:ext cx="8054975" cy="1325562"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:solidFill>
+                  <a:srgbClr val="AD216A">
+                    <a:alpha val="30000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  Regionale Zuständigkeit</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0348EE14-D347-4334-117D-B3C00A1255B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1076326" y="2117221"/>
+            <a:ext cx="1658084" cy="1652011"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 40">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{686B72B9-6268-9655-B669-FD1AF188FF37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3114680" y="2011337"/>
+            <a:ext cx="2779126" cy="671851"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="1A5B63"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ansprechperson</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="1A5B63"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Grafik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0D3A290-3351-E455-0A24-B240456CDCA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1061793" y="2126126"/>
+            <a:ext cx="1709185" cy="1702924"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Grafik 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{278BE392-D1F1-FADE-CA65-76FB75FFAA09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9396414" y="467533"/>
+            <a:ext cx="649622" cy="647243"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Grafik 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FFDE5F0-4479-A31D-461C-8023FC18185C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:alphaModFix amt="30000"/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9382534" y="1144153"/>
+            <a:ext cx="649622" cy="647243"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Grafik 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00AAC594-3A68-87A8-D639-628AA30088F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:alphaModFix amt="30000"/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10073769" y="467533"/>
+            <a:ext cx="647243" cy="647243"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Grafik 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8CB0C8A-E959-9F36-D792-9ECA97AE5328}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:alphaModFix amt="30000"/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10045397" y="1149869"/>
+            <a:ext cx="641647" cy="644006"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2919942020"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E95C03A2-474F-2B0A-1AF4-E943A456FADF}"/>
               </a:ext>
             </a:extLst>
@@ -16735,51 +18593,51 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Achteck 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72EDA056-BC4A-F3D3-BED3-1DBB6293492A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="1739294">
-            <a:off x="666541" y="2015308"/>
+            <a:off x="1460362" y="1975000"/>
             <a:ext cx="3790080" cy="3730488"/>
           </a:xfrm>
           <a:prstGeom prst="octagon">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E4692A"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -16787,51 +18645,51 @@
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Abgerundetes Rechteck 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99A183B7-E478-9CD6-ABDD-CFCD202052E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2481283" y="2897747"/>
+            <a:off x="2607909" y="2631803"/>
             <a:ext cx="2337254" cy="2229194"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
@@ -16844,110 +18702,101 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ED38693-6C22-4161-0EC8-4EEA9F39576D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="983239" y="962316"/>
-            <a:ext cx="10261024" cy="752186"/>
+            <a:off x="1930400" y="962025"/>
+            <a:ext cx="10261600" cy="752475"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="4400" b="0" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A"/>
                 </a:solidFill>
                 <a:latin typeface="calibri"/>
               </a:rPr>
               <a:t>  Sensibilisierung</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-DE" sz="4400" b="0" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4B2375"/>
                 </a:solidFill>
                 <a:latin typeface="calibri"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Inhaltsplatzhalter 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44E1F113-2C3D-3D92-954E-2399A2B89F9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5192486" y="1825625"/>
-            <a:ext cx="5012871" cy="4351338"/>
+            <a:off x="5842245" y="1785431"/>
+            <a:ext cx="5013325" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0">
               <a:buClr>
                 <a:srgbClr val="E4692A"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" spc="100" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>AUFGABE</a:t>
             </a:r>
@@ -17159,51 +19008,51 @@
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Grafik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CF75BAB-65E8-FE2A-A363-EEF2B1E5003E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2868856" y="3155312"/>
+            <a:off x="3115088" y="2923050"/>
             <a:ext cx="1322895" cy="1834388"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4010787040"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -17255,62 +19104,57 @@
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Titel 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ED38693-6C22-4161-0EC8-4EEA9F39576D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title" idx="4294967295"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="4400" b="0" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A"/>
                 </a:solidFill>
                 <a:latin typeface="calibri"/>
               </a:rPr>
               <a:t>Sensibilisierung</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-DE" sz="4400" b="0" strike="noStrike" spc="-1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="4B2375"/>
                 </a:solidFill>
                 <a:latin typeface="calibri"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="de-DE" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
@@ -17484,62 +19328,62 @@
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Inhaltsplatzhalter 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44E1F113-2C3D-3D92-954E-2399A2B89F9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4294967295"/>
+            <p:ph type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1450975" y="1814333"/>
-            <a:ext cx="8813487" cy="3028123"/>
+            <a:off x="1551513" y="1495148"/>
+            <a:ext cx="10515360" cy="4164840"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0">
               <a:buClr>
                 <a:srgbClr val="E4692A"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204"/>
               </a:rPr>
               <a:t>Grundsätzlich gilt:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-456840">
@@ -18121,92 +19965,92 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Titel 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59812805-5309-D1A7-3D08-96925239870E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="997526" y="675368"/>
-            <a:ext cx="10416145" cy="1325563"/>
+            <a:off x="1774825" y="674688"/>
+            <a:ext cx="10417175" cy="1325562"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Sicherung von Voice, Choice </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-DE" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>   und Exit-Optionen</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Inhaltsplatzhalter 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E485577E-94B5-D21D-46D2-764D1C5A971E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371600" y="2171699"/>
-            <a:ext cx="9860044" cy="571501"/>
+            <a:off x="2332038" y="2171700"/>
+            <a:ext cx="9859962" cy="571500"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
               <a:t>Maßstab für alle Situationen mit Teilnehmenden:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Abgerundetes Rechteck 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9795D64-A3E6-6515-7D58-E7E4962525F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -20907,50 +22751,704 @@
       <p:bldP spid="8" grpId="0" animBg="1"/>
       <p:bldP spid="9" grpId="0" animBg="1"/>
       <p:bldP spid="11" grpId="0" animBg="1"/>
       <p:bldP spid="13" grpId="0" animBg="1"/>
       <p:bldP spid="15" grpId="0" animBg="1"/>
       <p:bldP spid="17" grpId="0" animBg="1"/>
       <p:bldP spid="18" grpId="0" animBg="1"/>
       <p:bldP spid="19" grpId="0" animBg="1"/>
       <p:bldP spid="20" grpId="0" animBg="1"/>
       <p:bldP spid="21" grpId="0" animBg="1"/>
       <p:bldP spid="22" grpId="0"/>
       <p:bldP spid="23" grpId="0"/>
       <p:bldP spid="24" grpId="0"/>
       <p:bldP spid="27" grpId="0" animBg="1"/>
       <p:bldP spid="28" grpId="0" animBg="1"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13471122-1D6D-1F6E-4AED-FA8D83B3CD93}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67AA8357-B065-C547-ACDB-2459ABA84EF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="982664" y="365125"/>
+            <a:ext cx="8386188" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="AD216A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Meldepflicht nach § 6 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="AD216A"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>PrävG</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="AD216A"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Gerade Verbindung 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D6734CF-6478-6366-ABBD-04159D209387}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1607490" y="2030152"/>
+            <a:ext cx="2986234" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="127000">
+            <a:solidFill>
+              <a:srgbClr val="25A0B0">
+                <a:alpha val="29593"/>
+              </a:srgbClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Gerade Verbindung 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0280997-D7CE-7D49-CB79-F85A46A906EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1116053" y="4068671"/>
+            <a:ext cx="3295173" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="127000">
+            <a:solidFill>
+              <a:srgbClr val="25A0B0">
+                <a:alpha val="29593"/>
+              </a:srgbClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Inhaltsplatzhalter 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E9353D0-4FB9-8771-E526-FC5D8FEDD6EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="859278" y="1690688"/>
+            <a:ext cx="10050096" cy="3781958"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:buClr>
+                <a:srgbClr val="EA8B5A"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>(3) Alle Mitarbeitenden sind aufgefordert, Beratung zu suchen, wenn sie in ihrem Umfeld Anhaltspunkte für Vorkommnisse sexualisierter Gewalt wahrnehmen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buClr>
+                <a:srgbClr val="EA8B5A"/>
+              </a:buClr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> (4) Besteht nach entsprechender Beratung ein begründeter Verdacht, sind sie verpflichtet, diesen unverzüglich bei der Meldestelle zu melden. Dies gilt nicht für dem Seelsorgegeheimnis oder einer gesetzlichen Schweigepflicht unterliegende Sachverhalte.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buClr>
+                <a:srgbClr val="EA8B5A"/>
+              </a:buClr>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t> Ansprechpersonen sind von der Meldepflicht ausgenommen.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3642409360"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="0" end="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="9" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="10" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="15" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="16" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC97D55C-39B7-FB97-7071-2A2F944CE7A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
@@ -20965,85 +23463,72 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:srgbClr val="AE3276"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE">
-[...7 lines deleted...]
-              <a:rPr lang="de-DE">
+              <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>  Fachstelle für den Umgang mit </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-DE">
+              <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="de-DE">
+              <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>    sexualisierter Gewalt </a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0">
-[...3 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Grafik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62E951AB-23FF-F15F-7798-A3FA39DE7F83}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -21159,334 +23644,334 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="1842246" y="2884671"/>
             <a:ext cx="2912211" cy="506292"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" b="1" err="1">
                 <a:solidFill>
                   <a:srgbClr val="1A5B63"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ansprechstelle</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A5B63"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 38">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9A0A086-9DA6-1E23-926F-88D653DF3B16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7452615" y="2901739"/>
             <a:ext cx="3791648" cy="506292"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" b="1" err="1">
                 <a:solidFill>
                   <a:srgbClr val="AE3276"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Anerkennungskommission</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="AE3276"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Textfeld 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8263BFD9-65B6-E1DA-7CB4-4841C2901BB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4425472" y="5277130"/>
             <a:ext cx="3336106" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1">
+              <a:rPr lang="en-US" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Nach</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0">
+              <a:rPr lang="en-US" sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>§ 5-9 des </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="1800" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Präventionsgesetz</a:t>
             </a:r>
-            <a:endParaRPr lang="de-DE" dirty="0">
+            <a:endParaRPr lang="de-DE">
               <a:solidFill>
                 <a:schemeClr val="bg2">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 37">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B19C8FB-4425-9F97-B791-E0060B4A2E42}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7479271" y="4025637"/>
             <a:ext cx="2196000" cy="506292"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" b="1" err="1">
                 <a:solidFill>
                   <a:srgbClr val="25A0B0"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Präventionsteam</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+              <a:t>Präventionteam</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="25A0B0"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 40">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{369FED97-7B11-4909-A8AD-510B4055ECBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3136520" y="4040251"/>
             <a:ext cx="1617936" cy="506292"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" b="1" err="1">
                 <a:solidFill>
                   <a:srgbClr val="B0A448"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Meldestelle</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="B0A448"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1646849789"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Rectangle 46">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46C19E9F-8CAD-F395-203F-BB8ACA95FDD9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21495,207 +23980,197 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3183212" y="2735821"/>
             <a:ext cx="3446188" cy="2053639"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
+              <a:rPr lang="de-DE" sz="2000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Aufgaben</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:schemeClr val="tx1"/>
               </a:buClr>
               <a:buFont typeface="Systemschrift Normal"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Clearinggespräche und Beratung</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" lvl="0" indent="-342900">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:schemeClr val="tx1"/>
               </a:buClr>
               <a:buFont typeface="Systemschrift Normal"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Unterstützungsleistungen bei</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>garantierter Vertraulichkeit</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>und </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-DE" sz="2000" dirty="0">
+              <a:rPr lang="de-DE" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Anonymität</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D85477A8-8415-F626-0C6E-22F6D56DF6BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="917865" y="674406"/>
-            <a:ext cx="8054685" cy="1325563"/>
+            <a:off x="0" y="674688"/>
+            <a:ext cx="8054975" cy="1325562"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A">
                     <a:alpha val="30000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>  Fachstelle für den Umgang mit </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A">
                     <a:alpha val="30000"/>
                   </a:srgbClr>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="de-DE" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="AD216A">
                     <a:alpha val="30000"/>
                   </a:srgbClr>
@@ -21750,85 +24225,85 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3114680" y="2011337"/>
             <a:ext cx="2457449" cy="671851"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2800" b="1" err="1">
                 <a:solidFill>
                   <a:srgbClr val="1A5B63"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ansprechstelle</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2800">
               <a:solidFill>
                 <a:srgbClr val="1A5B63"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Rectangle 46">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90B09839-7A51-6F33-137D-BB1414DC49B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7175499" y="2738282"/>
-            <a:ext cx="3625855" cy="1724318"/>
+            <a:off x="7175499" y="2408962"/>
+            <a:ext cx="3625855" cy="2382960"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" rIns="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
@@ -21855,50 +24330,90 @@
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Maren Schubert</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tel.     (089) 5595-335</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Toni Kurt</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="107000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2">
+                    <a:lumMod val="10000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tel.     (089) 5595-429</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2">
                     <a:lumMod val="10000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Mail   </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="2000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
@@ -22075,656 +24590,50 @@
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:alphaModFix amt="30000"/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10045397" y="1149869"/>
             <a:ext cx="641647" cy="644006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1050242996"/>
-      </p:ext>
-[...604 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="392194081"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Master normal">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -23612,94 +25521,95 @@
 <file path=ppt/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{9F9C1F24-9CFF-C34C-914A-71C2B43D2E61}">
   <we:reference id="wa200003706" version="1.1.0.0" store="de-DE" storeType="OMEX"/>
   <we:alternateReferences>
     <we:reference id="wa200003706" version="1.1.0.0" store="WA200003706" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee2179c8-98d5-41fc-86a5-8c6c5759cba3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A4A4C0A33C13314D81531D9E19C6D7F8" ma:contentTypeVersion="15" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="7fbea714a3ab8603526cea7770568f0d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee2179c8-98d5-41fc-86a5-8c6c5759cba3" xmlns:ns3="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4b60b8c2a31c0affd6ba43ab64137354" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A4A4C0A33C13314D81531D9E19C6D7F8" ma:contentTypeVersion="16" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="68bfa56ca884607184005b00aabf7c54">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee2179c8-98d5-41fc-86a5-8c6c5759cba3" xmlns:ns3="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4583bdeb9c7bb86c8c9f48faad35f4cc" ns2:_="" ns3:_="">
     <xsd:import namespace="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
     <xsd:import namespace="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee2179c8-98d5-41fc-86a5-8c6c5759cba3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -23721,50 +25631,55 @@
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f48022c2-5074-46eb-b251-abf7088bc279}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f9b6240b-5e0f-43c1-bfa5-2795c42684c0">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -23867,150 +25782,153 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25E425FE-EB20-40F3-B6A1-F29F9B360C99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88D64EB1-1D8E-435A-A971-5D75FA9E8308}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D75044ED-FC09-4DF9-8620-3F8ECDB849CC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5665CD0C-9DA3-4B3C-8B3C-B53448B813EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
     <ds:schemaRef ds:uri="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1565</Words>
+  <Words>2959</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Breitbild</PresentationFormat>
-  <Paragraphs>158</Paragraphs>
-[...1 lines deleted...]
-  <Notes>11</Notes>
+  <Paragraphs>289</Paragraphs>
+  <Slides>13</Slides>
+  <Notes>13</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
-      <vt:lpstr>Symbol</vt:lpstr>
+    <vt:vector size="24" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Systemschrift Normal</vt:lpstr>
+      <vt:lpstr>RotisSansSerif</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Systemschrift Normal</vt:lpstr>
       <vt:lpstr>Aptos</vt:lpstr>
       <vt:lpstr>Courier New</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Master normal</vt:lpstr>
       <vt:lpstr>Nähe &amp; Distanz </vt:lpstr>
       <vt:lpstr>Warum ist das Thema wichtig?</vt:lpstr>
-      <vt:lpstr>2  Sensibilisierung </vt:lpstr>
+      <vt:lpstr>  Sensibilisierung </vt:lpstr>
       <vt:lpstr>Sensibilisierung </vt:lpstr>
       <vt:lpstr>Sicherung von Voice, Choice     und Exit-Optionen</vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
-      <vt:lpstr>1  Fachstelle für den Umgang mit      sexualisierter Gewalt </vt:lpstr>
-      <vt:lpstr>1  Fachstelle für den Umgang mit      sexualisierter Gewalt </vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
-      <vt:lpstr>1  Fachstelle für den Umgang mit      sexualisierter Gewalt </vt:lpstr>
+      <vt:lpstr>  Fachstelle für den Umgang mit      sexualisierter Gewalt </vt:lpstr>
+      <vt:lpstr>  Fachstelle für den Umgang mit      sexualisierter Gewalt </vt:lpstr>
+      <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
+      <vt:lpstr>  Fachstelle für den Umgang mit      sexualisierter Gewalt </vt:lpstr>
+      <vt:lpstr>  Regionale Zuständigkeit</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-Präsentation</dc:title>
   <dc:creator>Almut Schweitzer-Herbold</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A4A4C0A33C13314D81531D9E19C6D7F8</vt:lpwstr>