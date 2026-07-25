--- v0 (2025-11-08)
+++ v1 (2026-07-25)
@@ -1,58 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D61496E" w14:textId="13B3B07D" w:rsidR="007B5590" w:rsidRPr="00446E18" w:rsidRDefault="0099568D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Anhang 6</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
@@ -81,57 +86,57 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446E18">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="719D1812" wp14:editId="32B17109">
                   <wp:extent cx="238836" cy="238836"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                   <wp:docPr id="1" name="Grafik 1" descr="Informationen mit einfarbiger Füllung"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="Grafik 1" descr="Informationen mit einfarbiger Füllung"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6" cstate="print">
+                          <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="241861" cy="241861"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00446E18">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -374,60 +379,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F417DC" w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Voice-, </w:t>
       </w:r>
       <w:r w:rsidR="00F649D4" w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Choice- </w:t>
       </w:r>
       <w:r w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">und </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>und Exitoption</w:t>
+      </w:r>
       <w:r w:rsidR="00F417DC" w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> alle</w:t>
       </w:r>
       <w:r w:rsidR="00F649D4" w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Teilnehmenden und Mitarbeitenden unserer Gruppen, Kreise und Maßnahmen </w:t>
       </w:r>
       <w:r w:rsidR="00F649D4" w:rsidRPr="00446E18">
@@ -496,157 +493,1199 @@
       <w:r w:rsidR="00F417DC" w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Verhaltensregeln</w:t>
       </w:r>
       <w:r w:rsidR="00F417DC" w:rsidRPr="00446E18">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> für den digitalen Raum hier einfügen.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E04B9D" w14:textId="64014662" w:rsidR="004C39BD" w:rsidRPr="004C39BD" w:rsidRDefault="004C39BD">
+    <w:p w14:paraId="49E04B9D" w14:textId="64014662" w:rsidR="004C39BD" w:rsidRDefault="004C39BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004C39BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Bei folgenden</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004C39BD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gelegenheiten thematisieren wir den Verhaltenskodex und die Verhaltensregeln für den digitalen Raum:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004C39BD" w:rsidRPr="004C39BD">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="62229044" w14:textId="77777777" w:rsidR="0013485F" w:rsidRDefault="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618E9FB9" w14:textId="77777777" w:rsidR="0013485F" w:rsidRDefault="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07ECCEA4" w14:textId="77777777" w:rsidR="0013485F" w:rsidRDefault="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458AD38E" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Verhaltenskodex der ELKB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E2C2A7" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B52793B" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Die Arbeit in der Evangelisch-Lutherischen Kirche in Bayern lebt durch Beziehungen von Menschen miteinander und mit Gott. Unsere Arbeit mit allen Menschen, insbesondere mit Kinder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Jugendlichen und Schutzbefohlenen ist getragen von Respekt, Wertschätzung und Vertrauen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760189F2" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34160DFD" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Diese Haltung findet Ausdruck im folgendem Verhaltenskodex:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D236D2A" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ich trage dazu bei, ein sicheres, förderliches und ermutigendes Umfeld für mir anvertraute Menschen, insbesondere Kinder und Jugendliche, zu schaffen und/oder zu erhalten. Diese Haltung pflege ich auch im Umgang mit Kolleg*innen, mir zugeordneten Mitarbeitenden und Vorgesetzten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631FBE52" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D5365D" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ich trage dazu bei, alles zu tun, damit durch meine Tätigkeit keine sexualisierte Gewalt, Vernachlässigung und andere Formen der Gewalt möglich werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3593812D" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76CF6AB2" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ich bemühe mich, die individuellen Grenzempfindungen der Menschen um mich herum wahrzunehmen und zu respektieren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3D1638" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588A1704" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ich bin mir meiner besonderen Verantwortung als Mitarbeiter*in bewusst, gestalte einen verantwortungsvollen Umgang in Bezug auf Nähe und Distanz und missbrauche meine Rolle nicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A1E8E4" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12705703" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ich beachte das Abstands- und Abstinenzgebot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und nutze meine Funktion nicht für sexuelle Kontakte zu mir anvertrauten Menschen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC6BBF1" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3525130C" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meine Kommunikation ist respektvoll und wertschätzend, sowohl im direkten </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gespräch,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als auch in der Kommunikation im digitalen Raum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A588EFF" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6272AC18" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="006B1CB8" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ich will jedes unangemessene Verhalten anderen gegenüber vermeiden und bin ansprechbar, wenn anderen an meinem Verhalten etwas Unangemessenes auffällt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6440FE4A" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C685A77" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wenn ich eine Grenzüberschreitung bei meiner Tätigkeit bemerke oder von ihr erfahre, schaue ich nicht weg, sondern wende ich mich an die Ansprechpersonen oder an Fachberatungsstellen und lasse mich beraten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A634B31" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4866FA" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="324AEABE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ich werde entsprechend dem Interventionsplan meines Trägers vorgehen, wenn ich sexuelle Übergriffe oder strafrechtlich relevante sexualisierte Gewalt wahrnehme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA345F0" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34BEB5BF" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134F24A6" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ich nehme diesen Verhaltenskodex zur Kenntnis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3DB9FD" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0114F5E8" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2A7457" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23BDE3C8" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D83B25" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ort, Datum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7061E792" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FDCE90" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01EA5457" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B241FC" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729A12C0" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A136E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kirchliche Dienststelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCE350E" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="003A136E" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13642A47" w14:textId="77777777" w:rsidR="0013485F" w:rsidRDefault="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B71949" w14:textId="77777777" w:rsidR="0013485F" w:rsidRDefault="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED63287" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verhaltensregeln für den digitalen Raum </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5D41A8" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digitale Räume, in all ihren verschiedenen Ausprägungen, sind in unserer Arbeit nicht mehr wegzudenken. Wir nutzen soziale Netzwerke, Messenger, Videokonferenzsysteme und viele weitere digitale Werkzeuge, um miteinander zu kommunizieren oder um uns virtuell zu treffen. Gleichzeitig wissen wir darum, dass mit ihrer Nutzung Risiken verbunden sind. So können digitale Räume für </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Cybergrooming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, Cybermobbing oder verschiedene Formen von Übergriffen genutzt werden. Um diesen Risiken zu begegnen, uns für sichere digitale Räume einzusetzen und die uns anvertrauten Menschen zu schützen, vereinbaren wir für uns folgende Regelungen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AC90FD" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wir achten auf einen reflektierten Umgang mit privaten Handynummern und benutzen für die Kommunikation mit Teilnehmenden oder deren Sorgeberechtigten eine dienstliche Nummer. Denn: die private Handynummer dient nicht nur zur Kommunikation, sondern ermöglicht auch den Zugang zu persönlichen Accounts in sozialen Medien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45431446" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Allen Mitarbeitenden steht für die Kommunikation innerhalb ihres Aufgabengebietes eine offizielle Nummer zur Verfügung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396D9D84" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Die Nummern von Teilnehmenden dürfen nicht ohne deren Einwilligung an andere weitergeleitet oder durch das Hinzufügen zu Gruppenkanälen mit anderen geteilt werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D40B3DC" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mitarbeitende der Kirchengemeinde (Dekanatsbezirk, Einrichtung) dürfen im dienstlichen Kontext nur Kontakt zu Kindern oder Jugendlichen über dienstliche, datenschutzrechtlich freigegebene, digitale Kanäle (z.B. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Media-Plattformen) haben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7640CFC4" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Wir halten uns bei der Nutzung von Messengerdiensten und anderen digitalen Werkzeugen an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>das Datenschutzgesetz der EKD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und bemühen uns gleichzeitig um eine lebensnahe digitale Kommunikation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6F9208" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wir sind aktiv in der Administration unserer digitalen Kanäle, um Menschen vor belästigenden oder beleidigenden Kommentaren zu schützen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6642123F" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Für uns ist jede Form von digitaler Belästigung inakzeptabel. Sollte diese in unserem Einflussbereich stattfinden, bringen wir sie zur Sprache, dokumentieren sie und leiten konkrete Interventionsmaßnahmen ein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC2F6D2" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Teilnehmende und Mitarbeitende werden darüber aufgeklärt, dass sie sich jederzeit an die Ansprechpersonen der Kirchengemeinde (Dekanatsbezirk, Einrichtung) wenden können, wenn sie sich online belästigt oder bedroht fühlen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45839A66" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wir bieten in der digitalen Kommunikation mehrere Möglichkeiten an (z.B. Emailverteiler, Newsletter, Messenger), damit Teilnehmende und Mitarbeitende selbst entscheiden können, welche Wege sie nutzen wollen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C7192A" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451D3F7E" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E199972" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6FB3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Anhang:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072067A2" w14:textId="77777777" w:rsidR="00D357F6" w:rsidRPr="008B6FB3" w:rsidRDefault="00D357F6" w:rsidP="00D357F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="008B6FB3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>https://beauftragte-missbrauch.de/fileadmin/user_upload/Schutzkonzepte_fuer_den_digitalen_Raum_akualisiert.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="21964B37" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="004C39BD" w:rsidRDefault="0013485F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0013485F" w:rsidRPr="004C39BD">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FB51559" w14:textId="77777777" w:rsidR="00A74FF9" w:rsidRDefault="00A74FF9" w:rsidP="005A4365">
+    <w:p w14:paraId="37AF5A66" w14:textId="77777777" w:rsidR="005365E3" w:rsidRDefault="005365E3" w:rsidP="005A4365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11D0B6EF" w14:textId="77777777" w:rsidR="00A74FF9" w:rsidRDefault="00A74FF9" w:rsidP="005A4365">
+    <w:p w14:paraId="72460CE2" w14:textId="77777777" w:rsidR="005365E3" w:rsidRDefault="005365E3" w:rsidP="005A4365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="RotisSansSerif">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EDC6B20" w14:textId="77777777" w:rsidR="005A4365" w:rsidRDefault="005A4365">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DC5DE60" w14:textId="5AFE93B0" w:rsidR="005A4365" w:rsidRDefault="005A4365" w:rsidP="005A4365">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7374AB30" wp14:editId="5DD851FD">
           <wp:extent cx="2368069" cy="659710"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:docPr id="3" name="Grafik 3" descr="Ein Bild, das Text enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Grafik 3" descr="Ein Bild, das Text enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -751,96 +1790,179 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>95000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>95000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="410BD78A" id="Rechteck 452" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:579.9pt;height:750.3pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:950;mso-height-percent:950;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:page;mso-width-percent:950;mso-height-percent:950;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaVibxjgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGyEQvVfqPyDuzdqOHTtW1pGVKFWl&#10;NLGaVDljFrwrAUMBe+1+fQdYr6M0aqWqPqyBmXmPeczM1fVeK7ITzjdgSjo8G1AiDIeqMZuSfn++&#10;+zSjxAdmKqbAiJIehKfXi48frlo7FyOoQVXCEQQxft7aktYh2HlReF4LzfwZWGHQKMFpFnDrNkXl&#10;WIvoWhWjweCiaMFV1gEX3uPpbTbSRcKXUvDwKKUXgaiS4t1C+rr0Xcdvsbhi841jtm54dw32D7fQ&#10;rDFI2kPdssDI1jW/QemGO/AgwxkHXYCUDRcpB8xmOHiTzVPNrEi5oDje9jL5/wfLH3ZPduVQhtb6&#10;ucdlzGIvnY7/eD+yT2IderHEPhCOh9Pzi/H0HDXlaLucjGazYZKzOIVb58NnAZrERUkdvkYSie3u&#10;fUBKdD26RDYDd41S6UWUIS2W02Q2naQID6qpojX6peIQN8qRHcNnXW9GyUdt9Veo8tlkgL/4uEjR&#10;u+fdCQltyuDhKfO0CgclIo0y34QkTYW5ZoIeKHMwzoUJw3y/mlXib9QJMCJLTKTH7gBiwZ9yOmLn&#10;DDr/GCpSTffBg8z+p+A+IjGDCX2wbgy49wAUZtUxZ/+jSFmaqNIaqsPKEQe5o7zldw0+8j3zYcUc&#10;thAWBo6F8IgfqQAfE7oVJTW4n++dR3+sbLRS0mJLltT/2DInKFFfDNb85XA8jj2cNuPJdIQb99qy&#10;fm0xW30DWB5DHECWp2X0D+q4lA70C06PZWRFEzMcuUvKgztubkIeFTh/uFgukxv2rWXh3jxZHsGj&#10;qrGIn/cvzNmu0gM2yQMc25fN3xR89o2RBpbbALJJ3XDStdMbez7VbDef4lB5vU9epym6+AUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAI3L74rcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I&#10;/IfISNxYOqSi0TWdKgYHOIAoTFy91ksrGqc02Vb+PR4XuFi2nvXe9/LV5Hp1oDF0ng3MZwko4to3&#10;HVsD728PVwtQISI32HsmA98UYFWcn+WYNf7Ir3SoolViwiFDA22MQ6Z1qFtyGGZ+IBZt50eHUc7R&#10;6mbEo5i7Xl8nyY122LEktDjQXUv1Z7V3BtZ1WdrHr/t1tfh4eQpoN8lzujHm8mIql6AiTfHvGU74&#10;gg6FMG39npugegNSJP7OkzZPb6XHVrZUQkEXuf7PX/wAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAmlYm8Y4CAACNBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAjcvvitwAAAAHAQAADwAAAAAAAAAAAAAAAADoBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" filled="f" strokecolor="#747070 [1614]" strokeweight="1.25pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23219930" w14:textId="77777777" w:rsidR="005A4365" w:rsidRDefault="005A4365">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DB4864C" w14:textId="77777777" w:rsidR="00A74FF9" w:rsidRDefault="00A74FF9" w:rsidP="005A4365">
+    <w:p w14:paraId="7E0229D0" w14:textId="77777777" w:rsidR="005365E3" w:rsidRDefault="005365E3" w:rsidP="005A4365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F3B113C" w14:textId="77777777" w:rsidR="00A74FF9" w:rsidRDefault="00A74FF9" w:rsidP="005A4365">
+    <w:p w14:paraId="290D4FAD" w14:textId="77777777" w:rsidR="005365E3" w:rsidRDefault="005365E3" w:rsidP="005A4365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="50D623BD" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="004D4EBF" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Funotentext"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RotisSansSerif" w:hAnsi="RotisSansSerif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4EBF">
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rFonts w:ascii="RotisSansSerif" w:hAnsi="RotisSansSerif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004D4EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="RotisSansSerif" w:hAnsi="RotisSansSerif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 3 Abstands- und Abstinenzgebot; Seelsorge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4225F8B4" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="004D4EBF" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Funotentext"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RotisSansSerif" w:hAnsi="RotisSansSerif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="RotisSansSerif" w:hAnsi="RotisSansSerif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) Mitarbeitende haben bei der Wahrnehmung ihrer Aufgaben eine angemessene Balance von Nähe und Distanz zu wahren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C2F293" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="004D4EBF" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Funotentext"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RotisSansSerif" w:hAnsi="RotisSansSerif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="RotisSansSerif" w:hAnsi="RotisSansSerif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) In Seelsorgebeziehungen verbietet sich jede Art von sexuellem Kontakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E0BB6E" w14:textId="77777777" w:rsidR="0013485F" w:rsidRPr="004D4EBF" w:rsidRDefault="0013485F" w:rsidP="0013485F">
+      <w:pPr>
+        <w:pStyle w:val="Funotentext"/>
+        <w:rPr>
+          <w:rFonts w:ascii="RotisSansSerif" w:hAnsi="RotisSansSerif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D4EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="RotisSansSerif" w:hAnsi="RotisSansSerif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(3) Vertrauensbeziehungen und Abhängigkeitsverhältnisse dürfen nicht zur Befriedigung eigener oder fremder Bedürfnisse und Interessen genutzt werden; die Ausübung sexualisierter Gewalt ist allen Mitarbeitenden untersagt</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="542A760B" w14:textId="77777777" w:rsidR="005A4365" w:rsidRDefault="005A4365">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A175DB4" w14:textId="09CF9A9D" w:rsidR="005A4365" w:rsidRDefault="005A4365" w:rsidP="005A4365">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C6B2670" wp14:editId="35AE99BD">
           <wp:extent cx="2878538" cy="612158"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Grafik 2" descr="Ein Bild, das Text, Clipart enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Grafik 2" descr="Ein Bild, das Text, Clipart enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -860,139 +1982,383 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2909837" cy="618814"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43D662CF" w14:textId="77777777" w:rsidR="005A4365" w:rsidRDefault="005A4365">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24BF61A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="696AA3DC"/>
+    <w:lvl w:ilvl="0" w:tplc="0407000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="731A727B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="61A42DFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="568349165">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="725880542">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B019C"/>
     <w:rsid w:val="000546AC"/>
     <w:rsid w:val="000675A6"/>
+    <w:rsid w:val="0013485F"/>
     <w:rsid w:val="00203F0E"/>
     <w:rsid w:val="00233628"/>
     <w:rsid w:val="002E02B5"/>
     <w:rsid w:val="003B019C"/>
     <w:rsid w:val="00446E18"/>
     <w:rsid w:val="004C39BD"/>
     <w:rsid w:val="004C7C8E"/>
     <w:rsid w:val="004D6453"/>
+    <w:rsid w:val="005365E3"/>
     <w:rsid w:val="005A4365"/>
+    <w:rsid w:val="00627E58"/>
     <w:rsid w:val="007B5590"/>
     <w:rsid w:val="007F1C0C"/>
     <w:rsid w:val="008973B1"/>
     <w:rsid w:val="008A1B18"/>
     <w:rsid w:val="0099568D"/>
     <w:rsid w:val="00A74FF9"/>
     <w:rsid w:val="00AD6EF5"/>
     <w:rsid w:val="00C43555"/>
+    <w:rsid w:val="00D357F6"/>
     <w:rsid w:val="00E47A8D"/>
     <w:rsid w:val="00ED6C68"/>
     <w:rsid w:val="00F417DC"/>
     <w:rsid w:val="00F649D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3178588E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A1105648-281A-4099-B4FA-E710CC3B7816}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1532,63 +2898,124 @@
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005A4365"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00E47A8D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0013485F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Funotentext">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FunotentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0013485F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
+    <w:name w:val="Fußnotentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Funotentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0013485F"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Funotenzeichen">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0013485F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D357F6"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beauftragte-missbrauch.de/fileadmin/user_upload/Schutzkonzepte_fuer_den_digitalen_Raum_akualisiert.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -1816,74 +3243,381 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ee2179c8-98d5-41fc-86a5-8c6c5759cba3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A4A4C0A33C13314D81531D9E19C6D7F8" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="7a9448d80544975b1374501295cdb80f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ee2179c8-98d5-41fc-86a5-8c6c5759cba3" xmlns:ns3="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="19a234bc2e65ed80f3a658bf44bd5d46" ns2:_="" ns3:_="">
+    <xsd:import namespace="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
+    <xsd:import namespace="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ee2179c8-98d5-41fc-86a5-8c6c5759cba3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="966b43f2-8626-44e0-95f9-6019ac3ffab4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9b6240b-5e0f-43c1-bfa5-2795c42684c0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f48022c2-5074-46eb-b251-abf7088bc279}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f9b6240b-5e0f-43c1-bfa5-2795c42684c0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EEEEF5F-25F7-4495-8062-9B23D6F5DC49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
+    <ds:schemaRef ds:uri="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5ACE4F0-997F-4C34-8389-D2745258F6FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C6F8D64-8C4C-40B5-B1D2-D3DC770B44D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ee2179c8-98d5-41fc-86a5-8c6c5759cba3"/>
+    <ds:schemaRef ds:uri="f9b6240b-5e0f-43c1-bfa5-2795c42684c0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1361</Characters>
+  <Pages>4</Pages>
+  <Words>873</Words>
+  <Characters>5506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1574</CharactersWithSpaces>
+  <CharactersWithSpaces>6367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Grosser Judith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A4A4C0A33C13314D81531D9E19C6D7F8</vt:lpwstr>
+  </property>
+</Properties>
+</file>